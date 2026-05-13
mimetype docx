--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -221,4990 +221,5124 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of treated wastewater irrigation and mycorrhizal inoculation on Olea europaea: Physiological, anatomical and morphological responses</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of biocoagulant and bioflocculant properties of agricultural and green waste biomasses for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Océane Schwing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Decou</w:t>
+                <w:t xml:space="preserve">Magali Casellas-Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Triki</w:t>
+                <w:t xml:space="preserve">Christelle Nabintu Kajoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.101967. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, pp.109948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.101967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2026.109948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055682v1</w:t>
+                <w:t xml:space="preserve">hal-05603602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoremediation of different wastewater toxicants and its prospects in developing value-added products: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of treated wastewater irrigation and mycorrhizal inoculation on Olea europaea: Physiological, anatomical and morphological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disha Dasgupta</w:t>
+                <w:t xml:space="preserve">Lina Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandip Barman</w:t>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jit Sarkar</w:t>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepanjan Mridha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.101967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.101967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941535v1</w:t>
+                <w:t xml:space="preserve">hal-05055682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cysteine, glutathione and phytochelatins responses of Myriophyllum alterniflorum to copper and arsenic stress affected by trophic conditions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoremediation of different wastewater toxicants and its prospects in developing value-added products: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disha Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Krayem</w:t>
+                <w:t xml:space="preserve">Sandip Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanjan Mridha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.729-739. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.104747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-022-00396-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941539v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropropagation of Atropa belladonna and Mandragora officinarum: evaluation of development on different media and analyse of biological markers</w:t>
+                <w:t xml:space="preserve">Are cysteine, glutathione and phytochelatins responses of Myriophyllum alterniflorum to copper and arsenic stress affected by trophic conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dulaurent</w:t>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Morichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/asl.1196⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.729-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-022-00396-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942319v1</w:t>
+                <w:t xml:space="preserve">hal-04941539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of arbuscular myccorhizal fungi on soil properties, mineral nutrition and antioxidant enzymes of olive plants under treated wastewater irrigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Micropropagation of Atropa belladonna and Mandragora officinarum: evaluation of development on different media and analyse of biological markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.05.042⟩</w:t>
+              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/asl.1196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941545v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search for potential biomarkers of copper stress in aquatic plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of arbuscular myccorhizal fungi on soil properties, mineral nutrition and antioxidant enzymes of olive plants under treated wastewater irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105952⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.710-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942324v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential effects of arbuscular mycorrhizal fungi in mitigating the salinity of treated wastewater in young olive plants (Olea europaea L. cv. Chetoui)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+                <w:t xml:space="preserve">In search for potential biomarkers of copper stress in aquatic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Trabelsi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106635⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942331v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriophyllum alterniflorum biochemical changes during in vitro Cu/Cd metal stress: Focusing on cell detoxifying enzymes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential effects of arbuscular mycorrhizal fungi in mitigating the salinity of treated wastewater in young olive plants (Olea europaea L. cv. Chetoui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105361⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.106635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02371690v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Myriophyllum alterniflorum biomarker responses to arsenic stress differentially affected by hydrodynamic conditions?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Myriophyllum alterniflorum biochemical changes during in vitro Cu/Cd metal stress: Focusing on cell detoxifying enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.065⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.105361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484784v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02371690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative in vitro/in situ approaches to three biomarker responses of Myriophyllum alterniflorum exposed to metal stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Are Myriophyllum alterniflorum biomarker responses to arsenic stress differentially affected by hydrodynamic conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222, pp.29-37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 225, pp.497 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01990322v1</w:t>
+                <w:t xml:space="preserve">hal-03484784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features in tension wood and distribution of wall polymers in the G-layer of in vitro grown poplars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative in vitro/in situ approaches to three biomarker responses of Myriophyllum alterniflorum exposed to metal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 257 (1), pp.13-29. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-019-01416-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942339v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01990322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Air Pollution Tolerance Index (APTI) of Some Fruit Plant Species Growing in the Industrial Area of Sfax, Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural features in tension wood and distribution of wall polymers in the G-layer of in vitro grown poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Zouari</w:t>
+                <w:t xml:space="preserve">Emile Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Elloumi</w:t>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mezghani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22059/poll.2017.242396.324⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 257 (1), pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-019-01416-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942395v1</w:t>
+                <w:t xml:space="preserve">hal-04942339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of copper and hydrodynamic conditions on Myriophyllum alterniflorum biomarkers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Air Pollution Tolerance Index (APTI) of Some Fruit Plant Species Growing in the Industrial Area of Sfax, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Fondanèche</w:t>
+                <w:t xml:space="preserve">Nada Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lecavelier Des Etangs</w:t>
+                <w:t xml:space="preserve">I. Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.050⟩</w:t>
+              <w:t xml:space="preserve">Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22059/poll.2017.242396.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989084v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Relevance of Myriophyllum alterniflorum (Haloragaceae) Cadmium-Sensitive Biomarkers for Ecotoxicological Surveys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined effect of copper and hydrodynamic conditions on Myriophyllum alterniflorum biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fondanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecavelier Des Etangs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00128-018-2433-2⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.427-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943169v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Evaluation of Apricot (Prunus armeniaca L.) Leaves to Air Pollution for Biomonitoring of Atmospheric Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Relevance of Myriophyllum alterniflorum (Haloragaceae) Cadmium-Sensitive Biomarkers for Ecotoxicological Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22059/poll.2018.249423.368⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (4), pp.458-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-018-2433-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942422v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de substances humiques extraites à partir du bois de peuplier sur la croissance et le développement d’une culture de Lantana camara</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Physiological Evaluation of Apricot (Prunus armeniaca L.) Leaves to Air Pollution for Biomonitoring of Atmospheric Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, </w:t>
+              <w:t xml:space="preserve">Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/ASL.495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/poll.2018.249423.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943223v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de substances humiques extraites à partir du bois de peuplier sur la croissance et le développement d’une culture de Lantana camara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+                <w:t xml:space="preserve">Sabine Lhernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+                <w:t xml:space="preserve">Jean-Claude Fage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kazpard</w:t>
+                <w:t xml:space="preserve">Guy Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ASL.495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006879v1</w:t>
+                <w:t xml:space="preserve">hal-04943223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous proline enhances growth, mineral uptake, antioxidant defense, and reduces cadmium-induced oxidative damage in young date palm (Phoenix dactylifera L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+                <w:t xml:space="preserve">Absorption and translocation of copper and arsenic in an aquatic macrophyte Myriophyllum alterniflorum DC. in oligotrophic and eutrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (11), pp.11129-11136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240646v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of proline application on cadmium accumulation, mineral nutrition and enzymatic antioxidant defense system of Olea europaea L. cv Chemlali exposed to cadmium stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exogenous proline enhances growth, mineral uptake, antioxidant defense, and reduces cadmium-induced oxidative damage in young date palm (Phoenix dactylifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.202--209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286287v1</w:t>
+                <w:t xml:space="preserve">hal-01240646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous proline mediates alleviation of cadmium stress by promoting photosynthetic activity, water status and antioxidative enzymes activities of young date palm (Phoenix dactyliferaL.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zorrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128, pp.100--108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF IRRIGATION WATER FLUORIDE ON RELATIVE WATER CONTENT, PHOTOSYNTHETIC ACTIVITY, AND PROLINE ACCUMULATION IN YOUNG OLIVE TREES (OLEA EUROPAEA L. CV CHEMLALI) IN ARID ZONES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of proline application on cadmium accumulation, mineral nutrition and enzymatic antioxidant defense system of Olea europaea L. cv Chemlali exposed to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bellassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluoride</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.195--205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943286v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fluoride spiking effects on olive trees (Olea europaea L. cv. Chemlali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EFFECTS OF IRRIGATION WATER FLUORIDE ON RELATIVE WATER CONTENT, PHOTOSYNTHETIC ACTIVITY, AND PROLINE ACCUMULATION IN YOUNG OLIVE TREES (OLEA EUROPAEA L. CV CHEMLALI) IN ARID ZONES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluoride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49(3pt2) (366-372)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01029367v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage protection, antioxidant and free-radical scavenging activities of Myriophyllum alterniflorum DC (Haloragaceae) vegetative parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Soil fluoride spiking effects on olive trees (Olea europaea L. cv. Chemlali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834193v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01029367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropropagation of Myriophyllum Alterniflorum (Haloragaceae) for Stream Rehabilitation: First In Vitro Culture and Reintroduction Assays of a Heavy-Metal Hyperaccumulator Immersed Macrophyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">DNA damage protection, antioxidant and free-radical scavenging activities of Myriophyllum alterniflorum DC (Haloragaceae) vegetative parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Abasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Courtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2012.723068⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (2), pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.799046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943350v1</w:t>
+                <w:t xml:space="preserve">hal-00834193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro establishment and multiplication of the Normania triphylla (Lowe) Lowe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Micropropagation of Myriophyllum Alterniflorum (Haloragaceae) for Stream Rehabilitation: First In Vitro Culture and Reintroduction Assays of a Heavy-Metal Hyperaccumulator Immersed Macrophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lesouëf</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Hir</w:t>
+                <w:t xml:space="preserve">Laure Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Autret</w:t>
+                <w:t xml:space="preserve">Christian Moesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Archives of Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (4), pp.543-547. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.647-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1516-89132012000400009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2012.723068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834179v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesia root hair response to paper pulp substrate for micropropagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro establishment and multiplication of the Normania triphylla (Lowe) Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Carlué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lhernould</w:t>
+                <w:t xml:space="preserve">Jean-Yves Lesouëf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific World Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1100/2012/859243⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Archives of Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (4), pp.543-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1516-89132012000400009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834184v1</w:t>
+                <w:t xml:space="preserve">hal-00834179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC method for the analysis of α-tocopherol from Myriophyllum alterniflorum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Nemesia root hair response to paper pulp substrate for micropropagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Decou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Botineau</w:t>
+                <w:t xml:space="preserve">Michel Carlué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lhernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (4), pp.679-680. </w:t>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (859243), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10600-011-0033-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1100/2012/859243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00654529v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological, anatomical and phenotypical effects of a cadmium stress in different-aged chlorophyllian organs of Myriophyllum alterniflorum DC (Haloragaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">HPLC method for the analysis of α-tocopherol from Myriophyllum alterniflorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Moesch</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.679-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10600-011-0033-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654604v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The most powerful multivariate normality test for plant genomics and dynamics data sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Physiological, anatomical and phenotypical effects of a cadmium stress in different-aged chlorophyllian organs of Myriophyllum alterniflorum DC (Haloragaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (2), pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00654531v1</w:t>
+                <w:t xml:space="preserve">hal-00654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prorocentrum rivalis sp. nov. (Dinophyceae) and its phylogenetic affinities inferred from analysis of a mixed morphological and LSU rRNA data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The most powerful multivariate normality test for plant genomics and dynamics data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guri</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (3), pp.418-424. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.125-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11756-011-0029-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654592v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral nutrient concentration influences sunflower infection by broomrape (Orobanche cumana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prorocentrum rivalis sp. nov. (Dinophyceae) and its phylogenetic affinities inferred from analysis of a mixed morphological and LSU rRNA data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thalouarn</w:t>
+                <w:t xml:space="preserve">Philippe Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/B10-057⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (3), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11756-011-0029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652217v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of Myriophyllum alterniflorum DC (Haloragaceae) organs to copper: physiological and developmental approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mineral nutrient concentration influences sunflower infection by broomrape (Orobanche cumana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thalouarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-010-0589-9⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (9), pp.839-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/B10-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00651704v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functionnal palaeosynecology of the palaeoflora from the Bosmoreau-les-Mines coal basin (Creuse, FRANCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Differential responses of Myriophyllum alterniflorum DC (Haloragaceae) organs to copper: physiological and developmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 664 (1), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-010-0589-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/asl.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04822068v1</w:t>
+                <w:t xml:space="preserve">hal-00651704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of humic substances on the rooting and development of woody plant cuttings.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversity and functionnal palaeosynecology of the palaeoflora from the Bosmoreau-les-Mines coal basin (Creuse, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta horticultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales scientifiques du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/asl.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652515v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo activity of recombinant human Lewis fucosyltransferase III in leaves of Nicotiana tabacum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effects of humic substances on the rooting and development of woody plant cuttings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lhernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carlué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta horticultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 779, pp.255-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652742v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of resistance criteria of sunflower recombined inbred lines against Orobanche cumana Wallr.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Labrousse</w:t>
+                <w:t xml:space="preserve">In vivo activity of recombinant human Lewis fucosyltransferase III in leaves of Nicotiana tabacum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lhernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C Arnaud</w:t>
+                <w:t xml:space="preserve">D. Lejolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Griveau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carlué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2003.09.013⟩</w:t>
+              <w:t xml:space="preserve">Biologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (2), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10535-008-0057-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943376v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of resistance to Orobanche ramosa in host (oilseed rape and carrot) and non-host (maize) plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of resistance criteria of sunflower recombined inbred lines against Orobanche cumana Wallr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Zehhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+                <w:t xml:space="preserve">Y Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Arnaud</w:t>
+                <w:t xml:space="preserve">A Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Thalouarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022060221283⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (5), pp.407-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2003.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943383v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of resistance to Orobanche ramosa in host (oilseed rape and carrot) and non-host (maize) plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Zehhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022060221283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Several Mechanisms are Involved in Resistance of Helianthus to Orobanche cumana Wallr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serieys Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bervillé André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalouarn Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 88 (5), pp.859-868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/anbo.2001.1520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5214,2368 +5348,2619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of date palm (Phoenix dactylifera L) exposed to air and soil pollution near the industrial complex in Sfax, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical responses of Olea europaea L. cv. Chemlali exposed to air and soil pollution near the industrial complex in Sfax, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedlia Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC) Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream rehabilitation with Myriophyllum alterniflorum: micropropagation and heavy-metal hyperaccumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrophytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing of copper impact on freshwater environments using Myriophyllum alterniflorum: restoration, biomonitoring, management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science (IAVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the dynamics of epiphytic diatom metacommunity in stream environments contaminated with heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Ecological Modelling (ECEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Myriophyllum alterniflorum (Haloragaceae) for restoration of heavy-metal-polluted freshwater environments: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SER European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Myriophyllum alterniflorum D.C., an aquatic macrophyte, in biomonitoring of trace metal pollution in running freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Botineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of resistance of Orobanche in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sérieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thalouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 15th International Sunflower ConferenceAt: Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower and wild Helianthus resistance to Orobanche sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sérieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thalouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 4th European Conference on Sunflower BiotechnologyAt: Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake, Accumulation and Potential Toxic Effects of Gold Nanoparticles in Aquatic Plants: An Overview</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Use of Copper-Based Nanomaterials in Seed Germination and Plant Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanjan Mridha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archita Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Khaled</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarit Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Response to Gold Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-7174-5_14⟩</w:t>
+              <w:t xml:space="preserve">Copper-Based Nanomaterial for Agricultural Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.123-141, 2025, Smart Nanomaterials Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8610-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941530v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic macrophytes and trace elements: deleterious effects, biomarkers, adaptation mechanisms and potential new wave of phytoremediation processes</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper: Uptake, Toxicity, Tolerance in Crops, and Strategies for Managing Cu-Contaminated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants and their Interaction to Environmental Pollution Damage Detection, Adaptation, Tolerance, Physiological and Molecular Responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99978-6.00014-5⟩</w:t>
+              <w:t xml:space="preserve">Enhanced Crop Production Setup Under Various Micro and Nano Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.99-127, 2025, Smart Nanomaterials Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-6099-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942315v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Proline-Mediated Abiotic Stress Tolerance in Plants: Possible Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+                <w:t xml:space="preserve">Uptake, Accumulation and Potential Toxic Effects of Gold Nanoparticles in Aquatic Plants: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Trabelsi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osmoprotectant-Mediated Abiotic Stress Tolerance in Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27423-8_4⟩</w:t>
+              <w:t xml:space="preserve">Plant Response to Gold Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.255-269, 2024, Smart Nanomaterials Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-7174-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942344v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Proline Improves Olive Plant Performance Against Cadmium Stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aquatic macrophytes and trace elements: deleterious effects, biomarkers, adaptation mechanisms and potential new wave of phytoremediation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azamal Husen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_116⟩</w:t>
+              <w:t xml:space="preserve">Plants and their Interaction to Environmental Pollution Damage Detection, Adaptation, Tolerance, Physiological and Molecular Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.333-377, 2022, 9780323999786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99978-6.00014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942403v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower resistance to the vampire weed broomrape A Van Helsing quest story</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exogenous Proline-Mediated Abiotic Stress Tolerance in Plants: Possible Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Hassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oilseed crops yield and adaptations under environmental stress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osmoprotectant-Mediated Abiotic Stress Tolerance in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.99-121, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27423-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943261v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arsenic Threat in Aquatic Environments: The Plant’s Point of View</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exogenous Proline Improves Olive Plant Performance Against Cadmium Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mseddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Ben Rouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arsenic: Risks of Exposure, Behavior in the Environment and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.367-368, 2018, Advances in Science, Technology &amp; Innovation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943218v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy-Metal Attack on Freshwater Side: Physiological Defense Strategies of Macrophytes and Ecotoxicological Ops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sunflower resistance to the vampire weed broomrape A Van Helsing quest story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmad Parvaiz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Mechanisms and Adaptation Strategies in Plants Under Changing Environment: Volume 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oilseed crops yield and adaptations under environmental stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Wiley Blackwell, 2017, 9781119048800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996095v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halotolerance in Lichens: Symbiotic Coalition Against Salt Stress</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arsenic Threat in Aquatic Environments: The Plant’s Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Decou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ratko Knežević. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecophysiology and responses of plants under salt stress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arsenic: Risks of Exposure, Behavior in the Environment and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publisher, 2017, 978-1-53612-461-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834238v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant ageing, a counteracting agent to xenobiotic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Heavy-Metal Attack on Freshwater Side: Physiological Defense Strategies of Macrophytes and Ecotoxicological Ops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/31944⟩</w:t>
+              <w:t xml:space="preserve">Physiological Mechanisms and Adaptation Strategies in Plants Under Changing Environment: Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.31-54, 2014, 978-1-4614-8599-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-8600-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834243v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de résistance du tournesol à Orobanche cumana Wallr.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Kaan</w:t>
+                <w:t xml:space="preserve">Halotolerance in Lichens: Symbiotic Coalition Against Salt Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In book: 15th International Sunflower Conference. Edition: International Sunflower Association eds.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecophysiology and responses of plants under salt stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.115-148, 2013, 978-1-4614-4746-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4747-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613600v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plant ageing, a counteracting agent to xenobiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.89-106, 2012, 978-953-51-0144-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/31944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de résistance du tournesol à Orobanche cumana Wallr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Véronési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sérieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Sunflower Association eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In book: 15th International Sunflower Conference. Edition: International Sunflower Association eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume II, pp 7-13), pp 7-13, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sunflower and wild Helianthus resistance to Orobanche sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thalouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sérieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of the 4th European Conference on Sunflower Biotechnology. A Bervillé and M Tersac eds., Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A Bervillé and M Tersac eds., Montpellier, France., p 53, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7643,51 +8028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9AF976F"/>
+    <w:nsid w:val="C4467D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7874,51 +8259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4665-5101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066861802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217152787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7194-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Hassena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Trabelsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.101967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disha Dasgupta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Barman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Mridha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/asl.1196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Soua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02371690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bigot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01416-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elloumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mezghani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Rouina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/poll.2017.242396.324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-018-2433-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/poll.2018.249423.368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ASL.495" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedlia Ben Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bellassoued" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Ben Ahmed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zorrig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elloumi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01029367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Fourati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.06.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VD24Q3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Abasq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Courtel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larcher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesou&#235;f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Hir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-89132012000400009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carlu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/859243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-011-0033-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1QQRVZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PXN3W0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P7KLNHF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11756-011-0029-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arnaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thalouarn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-057" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0589-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRT3TKSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/asl.107" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlu&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejolly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;onard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0057-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labrousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Griveau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thalouarn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.09.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Zehhar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Arnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022060221283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serieys Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bervill&#233; Andr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalouarn Patrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1520" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360080v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01285145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; S&#233;rieys" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thalouarn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khatib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Khaled" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7174-5_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99978-6.00014-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27423-8_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mseddi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8600-8_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834238v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4747-4_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31944" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4665-5101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066861802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217152787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7194-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schwing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Labrousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Hassena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Casellas-Fran&#231;ais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nabintu Kajoka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2026.109948" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Trabelsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Decou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.101967" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disha Dasgupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Barman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjan Mridha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Krayem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00396-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saint-Marcoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/asl.1196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Soua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.05.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khatib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Hassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105952" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02371690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105361" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01990322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01416-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Zouari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elloumi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mezghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben Rouina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/poll.2017.242396.324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01989084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fondan&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.02.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-018-2433-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/poll.2018.249423.368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ASL.495" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02006879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedlia Ben Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.11.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Ben Ahmed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zorrig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elloumi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabhi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bellassoued" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01029367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Fourati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.06.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VD24Q3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Abasq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Courtel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.799046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesou&#235;f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Hir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-89132012000400009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carlu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/859243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Botineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-011-0033-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1QQRVZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.03.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PXN3W0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2011.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P7KLNHF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11756-011-0029-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thalouarn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00651704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0589-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRT3TKSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/asl.107" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lejolly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;onard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-008-0057-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labrousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Griveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thalouarn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Zehhar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022060221283" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serieys Herv&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bervill&#233; Andr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalouarn Patrick" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1520" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01285145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834654v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; S&#233;rieys" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kaan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thalouarn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archita Dey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarit Roychowdhury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8610-0_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6099-5_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04941530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Khaled" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7174-5_14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99978-6.00014-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27423-8_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04942403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mseddi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_116" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00996095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8600-8_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4747-4_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00834243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31944" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>