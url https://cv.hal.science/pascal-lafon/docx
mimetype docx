--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -694,369 +694,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-bound algorithm based on NSGAII for multi-objective mixed integer nonlinear optimization problems</w:t>
+                <w:t xml:space="preserve">Generic Roughness Meta-model in 3D Printing by Fused Deposition Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jaber</w:t>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2021.1904918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-021-00237-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610932v1</w:t>
+                <w:t xml:space="preserve">hal-03572753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Roughness Meta-model in 3D Printing by Fused Deposition Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A branch-and-bound algorithm based on NSGAII for multi-objective mixed integer nonlinear optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">R. Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-021-00237-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2021.1904918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572753v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization Method to Calculate the Stiffness Matrix of Laminated Composites</w:t>
               </w:r>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.978-985. </w:t>
@@ -1274,399 +1274,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization approach in design for additive manufacturing for fused deposition modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gardan</w:t>
+                <w:t xml:space="preserve">Study of Uncertainties and Objective Function Modeling Effects on Probabilistic Optimization Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/RPJ-07-2018-0186⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4044152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279432v1</w:t>
+                <w:t xml:space="preserve">hal-02304870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Uncertainties and Objective Function Modeling Effects on Probabilistic Optimization Results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4044152⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304870v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization approach in design for additive manufacturing for fused deposition modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.875-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-07-2018-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279790v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formulation of optimization problems under uncertainty in mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,858 +1720,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
+                <w:t xml:space="preserve">Progress in Experimental and Theoretical Evaluation Methods for Textile Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Tuan Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">Mohamad Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1433-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs3030073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276004v1</w:t>
+                <w:t xml:space="preserve">hal-03609062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Experimental and Theoretical Evaluation Methods for Textile Permeability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Trochu</w:t>
+                <w:t xml:space="preserve">Van-Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.73. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.535-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs3030073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1433-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609062v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization of Additive Manufacturing Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Toward integrated design of additive manufacturing through a process development model and multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (11), pp.152-157. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (9-12), pp.4145-4164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-1880-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279465v1</w:t>
+                <w:t xml:space="preserve">hal-02283316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward integrated design of additive manufacturing through a process development model and multi-objective optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Optimization of Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (9-12), pp.4145-4164. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.152-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-1880-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283316v1</w:t>
+                <w:t xml:space="preserve">hal-02279465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of research on the optimal design of sea harbours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane permeability prediction model for non-crimp and 3D orthogonal fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Diab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (8), pp.1110-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2017.1409327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282999v1</w:t>
+                <w:t xml:space="preserve">hal-02278307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability prediction model for non-crimp and 3D orthogonal fabrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Comparative Analytical, Numerical and Experimental Analysis of the Microscopic Permeability of Fiber Bundles in Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trochu</w:t>
+                <w:t xml:space="preserve">Ayman Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.82-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278307v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analytical, Numerical and Experimental Analysis of the Microscopic Permeability of Fiber Bundles in Composite Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayman Hallal</w:t>
+                <w:t xml:space="preserve">Survey of research on the optimal design of sea harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2016.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275885v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Design for Additive Manufacturing Based on Skin-Skeleton Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,269 +2716,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization under uncertainty for sheet metal forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1144-1151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279480v1</w:t>
+                <w:t xml:space="preserve">hal-02956289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective optimization under uncertainty for sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956289v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization under Uncertainty and Decision-Making Support for Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Dim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,278 +3529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an optimization methodology of a rough forged part taking into account ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Remy</w:t>
+                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
+                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.213-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-011-0125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276214v1</w:t>
+                <w:t xml:space="preserve">hal-02283317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimization methodology of a rough forged part taking into account ductile damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
+                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.213-225. </w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-011-0125-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283317v2</w:t>
+                <w:t xml:space="preserve">hal-02276214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition approach to job-shop scheduling problem with discretely controllable processing times</w:t>
               </w:r>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,434 +4117,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem</w:t>
+                <w:t xml:space="preserve">Parametrical and Motion Analysis of a Moored Rectangular Floating Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (11), pp.1732-1743. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/L09-095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.3124125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610993v1</w:t>
+                <w:t xml:space="preserve">hal-03610996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrical and Motion Analysis of a Moored Rectangular Floating Breakwater</w:t>
+                <w:t xml:space="preserve">Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (3), </w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (11), pp.1732-1743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.3124125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/L09-095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610996v1</w:t>
+                <w:t xml:space="preserve">hal-03610993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Various Methods for Topology and Shape Optimization of Floating Breakwaters</w:t>
+                <w:t xml:space="preserve">The effects of reflection coefficient of the harbour sidewall on the performance of floating breakwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (11-12), pp.1102-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610989v1</w:t>
+                <w:t xml:space="preserve">hal-03610992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of reflection coefficient of the harbour sidewall on the performance of floating breakwaters</w:t>
+                <w:t xml:space="preserve">Comparing Various Methods for Topology and Shape Optimization of Floating Breakwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.04.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610992v1</w:t>
+                <w:t xml:space="preserve">hal-03610989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t>
               </w:r>
@@ -4660,64 +4660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimisation of forging processes using geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Evolutionary Algorithms for Mechanical Design Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5633,90 +5633,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France. pp.978-985, </w:t>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback effects during single point incremental forming Optimization of the tool path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Belchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of uncertainties modeling on reliability based robust design optimization in mechanical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,165 +5977,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability based optimization of a hat stiffened panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Braydi</w:t>
+                <w:t xml:space="preserve">Métamodèle par POD-RBF pour l'optimisation des procédées de mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmad El Samrouta</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467928v1</w:t>
+                <w:t xml:space="preserve">hal-01922604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche globale d'optimisation en contexte probabiliste pour l'ingénierie mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,273 +6167,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèle par POD-RBF pour l'optimisation des procédées de mise en forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability based optimization of a hat stiffened panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Braydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuan Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">Ahmad El Samrouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922604v1</w:t>
+                <w:t xml:space="preserve">hal-03467928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEM 2016: International Conference on Mechanical Engineering and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, France. pp.1144-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609587v1</w:t>
+                <w:t xml:space="preserve">hal-03620808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate models for sheet metal stamping problem based on the combination of Proper Orthogonal Decomposition and Radial Basis Function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,191 +6478,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, France. pp.1144-1151</w:t>
+              <w:t xml:space="preserve">ICMEM 2016: International Conference on Mechanical Engineering and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620808v1</w:t>
+                <w:t xml:space="preserve">hal-03609587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid method to solve the multi-objective optimization problem for a composite hat-stiffened panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6713,51 +6713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des procédés de mise en forme par forgeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moules &amp; Outils 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,64 +6795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l’optimisation robuste d’un procédé d’emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6890,64 +6890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l'optimisation robuste d'un procédé d'emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6972,51 +6972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an improved hydrodynamic model on breakwaters design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,64 +7076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effects of material and process parameters on springback by fem numerical simulation in sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Dim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7171,90 +7171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of part geometrical tolerancing in the REFM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,51 +7292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Breakwaters Design to Protect Offshore Terminal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of gear forging process based on adaptive surrogate meta-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjaun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7632,381 +7632,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of forging parameters according to different meta-models and advanced algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark d'une gamme de forgeage par marteau pilon. Comparaison entre pièces réelles numérisées en 3D et pièces virtuelles modélisées par MEF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Int Conf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">Kang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on technology of plasticity ICTP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620926v1</w:t>
+                <w:t xml:space="preserve">hal-03422867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du procédé de forgeage : Comparaison entre l'approche MEF incrémentale et l'approche pseudo-inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of forging parameters according to different meta-models and advanced algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Int Conf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ième Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10th International conference on technology of plasticity ICTP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620921v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'une gamme de forgeage par marteau pilon. Comparaison entre pièces réelles numérisées en 3D et pièces virtuelles modélisées par MEF.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">Simulation numérique du procédé de forgeage : Comparaison entre l'approche MEF incrémentale et l'approche pseudo-inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjuan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Gao</w:t>
+                <w:t xml:space="preserve">Y Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">20ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422867v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t>
               </w:r>
@@ -8113,51 +8113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial billet and forging dies shape optimization: Application on an axisymetrical forging with a hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8217,51 +8217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8321,51 +8321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Optimization of Metal Forming Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,90 +9090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of damage zones with respect the final part in forging process for different geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM Conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,247 +9615,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of evolution strategy and lagrangian augmented algorithm for optimal design of mechanical system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MINIMAL VARIATIONAL SURFACES AND QUALITY MESHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Borouchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Montreal, France</w:t>
+              <w:t xml:space="preserve">9th International Meshing Roundtable Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620818v1</w:t>
+                <w:t xml:space="preserve">hal-03620917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINIMAL VARIATIONAL SURFACES AND QUALITY MESHES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of evolution strategy and lagrangian augmented algorithm for optimal design of mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P George</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Meshing Roundtable Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620917v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution strategies for optimal design of mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10033,51 +10033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hybrid Method to Solve the Multi-objective Optimization Problem for a Composite Hat-Stiffened Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sensitivity of Numerical Simulation in Sheet Metal Forming Process Applied for Robust Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,51 +10945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB9320EF"/>
+    <w:nsid w:val="0476276F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +11176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>