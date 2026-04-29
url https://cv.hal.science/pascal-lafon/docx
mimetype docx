--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -694,369 +694,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Roughness Meta-model in 3D Printing by Fused Deposition Modeling</w:t>
+                <w:t xml:space="preserve">A branch-and-bound algorithm based on NSGAII for multi-objective mixed integer nonlinear optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+                <w:t xml:space="preserve">A. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
+                <w:t xml:space="preserve">R. Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-021-00237-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2021.1904918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572753v1</w:t>
+                <w:t xml:space="preserve">hal-03610932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-bound algorithm based on NSGAII for multi-objective mixed integer nonlinear optimization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jaber</w:t>
+                <w:t xml:space="preserve">Generic Roughness Meta-model in 3D Printing by Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2021.1904918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-021-00237-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610932v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization Method to Calculate the Stiffness Matrix of Laminated Composites</w:t>
               </w:r>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.978-985. </w:t>
@@ -1274,399 +1274,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Uncertainties and Objective Function Modeling Effects on Probabilistic Optimization Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Braydi</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization approach in design for additive manufacturing for fused deposition modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4044152⟩</w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.875-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-07-2018-0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304870v1</w:t>
+                <w:t xml:space="preserve">hal-02279432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Uncertainties and Objective Function Modeling Effects on Probabilistic Optimization Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Braydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4044152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279790v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization approach in design for additive manufacturing for fused deposition modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouene Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (5), pp.875-887. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/RPJ-07-2018-0186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279432v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formulation of optimization problems under uncertainty in mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,637 +1941,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward integrated design of additive manufacturing through a process development model and multi-objective optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Optimization of Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (9-12), pp.4145-4164. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.152-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-1880-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283316v1</w:t>
+                <w:t xml:space="preserve">hal-02279465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization of Additive Manufacturing Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Toward integrated design of additive manufacturing through a process development model and multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (11), pp.152-157. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (9-12), pp.4145-4164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-1880-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279465v1</w:t>
+                <w:t xml:space="preserve">hal-02283316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability prediction model for non-crimp and 3D orthogonal fabrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of research on the optimal design of sea harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hallal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Trochu</w:t>
+                <w:t xml:space="preserve">Hassan Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00405000.2017.1409327⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278307v1</w:t>
+                <w:t xml:space="preserve">hal-02282999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analytical, Numerical and Experimental Analysis of the Microscopic Permeability of Fiber Bundles in Composite Materials</w:t>
+                <w:t xml:space="preserve">In-plane permeability prediction model for non-crimp and 3D orthogonal fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Hallal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Trochu</w:t>
+                <w:t xml:space="preserve">F. Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (8), pp.1110-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2017.1409327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275885v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of research on the optimal design of sea harbours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Diab</w:t>
+                <w:t xml:space="preserve">A Comparative Analytical, Numerical and Experimental Analysis of the Microscopic Permeability of Fiber Bundles in Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.82-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282999v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Design for Additive Manufacturing Based on Skin-Skeleton Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,269 +2716,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective optimization under uncertainty for sheet metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956289v1</w:t>
+                <w:t xml:space="preserve">hal-02279480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization under uncertainty for sheet metal forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1144-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20168010004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279480v1</w:t>
+                <w:t xml:space="preserve">hal-02956289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization under Uncertainty and Decision-Making Support for Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,278 +3529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimization methodology of a rough forged part taking into account ductile damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
+                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.213-225. </w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-011-0125-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283317v2</w:t>
+                <w:t xml:space="preserve">hal-02276214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an optimization methodology of a rough forged part taking into account ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Remy</w:t>
+                <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delespierre</w:t>
+                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.213-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-011-0125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276214v1</w:t>
+                <w:t xml:space="preserve">hal-02283317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition approach to job-shop scheduling problem with discretely controllable processing times</w:t>
               </w:r>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,434 +4117,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrical and Motion Analysis of a Moored Rectangular Floating Breakwater</w:t>
+                <w:t xml:space="preserve">Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (3), </w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (11), pp.1732-1743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.3124125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/L09-095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610996v1</w:t>
+                <w:t xml:space="preserve">hal-03610993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem</w:t>
+                <w:t xml:space="preserve">Parametrical and Motion Analysis of a Moored Rectangular Floating Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (11), pp.1732-1743. </w:t>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/L09-095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.3124125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610993v1</w:t>
+                <w:t xml:space="preserve">hal-03610996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of reflection coefficient of the harbour sidewall on the performance of floating breakwaters</w:t>
+                <w:t xml:space="preserve">Comparing Various Methods for Topology and Shape Optimization of Floating Breakwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610992v1</w:t>
+                <w:t xml:space="preserve">hal-03610989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Various Methods for Topology and Shape Optimization of Floating Breakwaters</w:t>
+                <w:t xml:space="preserve">The effects of reflection coefficient of the harbour sidewall on the performance of floating breakwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Elchahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (11-12), pp.1102-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610989v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t>
               </w:r>
@@ -4660,64 +4660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an optimisation of forging processes using geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Evolutionary Algorithms for Mechanical Design Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5633,90 +5633,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouene Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Labergere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Makke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France. pp.978-985, </w:t>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback effects during single point incremental forming Optimization of the tool path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Belchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of uncertainties modeling on reliability based robust design optimization in mechanical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,152 +5977,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèle par POD-RBF pour l'optimisation des procédées de mise en forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability based optimization of a hat stiffened panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Braydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuan Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">Ahmad El Samrouta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922604v1</w:t>
+                <w:t xml:space="preserve">hal-03467928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche globale d'optimisation en contexte probabiliste pour l'ingénierie mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,286 +6180,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability based optimization of a hat stiffened panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Braydi</w:t>
+                <w:t xml:space="preserve">Métamodèle par POD-RBF pour l'optimisation des procédées de mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmad El Samrouta</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467928v1</w:t>
+                <w:t xml:space="preserve">hal-01922604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, France. pp.1144-1151</w:t>
+              <w:t xml:space="preserve">ICMEM 2016: International Conference on Mechanical Engineering and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620808v1</w:t>
+                <w:t xml:space="preserve">hal-03609587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate models for sheet metal stamping problem based on the combination of Proper Orthogonal Decomposition and Radial Basis Function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tuan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,165 +6478,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEM 2016: International Conference on Mechanical Engineering and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, France. pp.1144-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609587v1</w:t>
+                <w:t xml:space="preserve">hal-03620808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid method to solve the multi-objective optimization problem for a composite hat-stiffened panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,51 +6713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des procédés de mise en forme par forgeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moules &amp; Outils 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,64 +6795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l’optimisation robuste d’un procédé d’emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6890,64 +6890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l'optimisation robuste d'un procédé d'emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6972,51 +6972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an improved hydrodynamic model on breakwaters design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,64 +7076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the effects of material and process parameters on springback by fem numerical simulation in sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7171,90 +7171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of part geometrical tolerancing in the REFM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,51 +7292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Breakwaters Design to Protect Offshore Terminal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,51 +7409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of gear forging process based on adaptive surrogate meta-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjaun Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7632,636 +7632,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark d'une gamme de forgeage par marteau pilon. Comparaison entre pièces réelles numérisées en 3D et pièces virtuelles modélisées par MEF.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of forging parameters according to different meta-models and advanced algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Int Conf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjuan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10th International conference on technology of plasticity ICTP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422867v1</w:t>
+                <w:t xml:space="preserve">hal-03620926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of forging parameters according to different meta-models and advanced algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique du procédé de forgeage : Comparaison entre l'approche MEF incrémentale et l'approche pseudo-inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjuan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Int Conf</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on technology of plasticity ICTP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">20ième Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620926v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du procédé de forgeage : Comparaison entre l'approche MEF incrémentale et l'approche pseudo-inverse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Labergere</w:t>
+                <w:t xml:space="preserve">Benchmark d'une gamme de forgeage par marteau pilon. Comparaison entre pièces réelles numérisées en 3D et pièces virtuelles modélisées par MEF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Li</w:t>
+                <w:t xml:space="preserve">Kang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Abbes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ième Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620921v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shudong Sun</w:t>
+                <w:t xml:space="preserve">Initial billet and forging dies shape optimization: Application on an axisymetrical forging with a hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjuan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, France. pp.77-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951917v1</w:t>
+                <w:t xml:space="preserve">hal-03620804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial billet and forging dies shape optimization: Application on an axisymetrical forging with a hammer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carl Labergere</w:t>
+                <w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganggang Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shudong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620804v1</w:t>
+                <w:t xml:space="preserve">hal-00951917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8321,51 +8321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Optimization of Metal Forming Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjuan Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,90 +9090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of damage zones with respect the final part in forging process for different geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM Conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,247 +9615,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINIMAL VARIATIONAL SURFACES AND QUALITY MESHES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of evolution strategy and lagrangian augmented algorithm for optimal design of mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P George</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Meshing Roundtable Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620917v1</w:t>
+                <w:t xml:space="preserve">hal-03620818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of evolution strategy and lagrangian augmented algorithm for optimal design of mechanical system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MINIMAL VARIATIONAL SURFACES AND QUALITY MESHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Borouchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Montreal, France</w:t>
+              <w:t xml:space="preserve">9th International Meshing Roundtable Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620818v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution strategies for optimal design of mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giraud-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10033,51 +10033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hybrid Method to Solve the Multi-objective Optimization Problem for a Composite Hat-Stiffened Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Braydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Sensitivity of Numerical Simulation in Sheet Metal Forming Process Applied for Robust Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Dim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,51 +10945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0476276F"/>
+    <w:nsid w:val="AC957C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +11176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>