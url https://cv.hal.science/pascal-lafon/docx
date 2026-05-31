--- v2 (2026-04-29)
+++ v3 (2026-05-31)
@@ -1,10890 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10838 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal LAFON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Pascal LAFON</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7352-5612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060162872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ykfRanAAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-9716-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General new geometrical modelling for composite materials: application for knitted composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Engineering of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/secm-2025-0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Engineering Software for Composite Materials Modelling on a Smartphone Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.399 - 439. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2025.167024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Computations on Mobile Devices: Optimization and Numerical Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (12), pp.782. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a18120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multi-Objective Mixed-Integer Non-Linear Optimization Programming Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihan Khoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.1961-1979. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng5030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Solutions for Engineering Applications on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.350-376. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/software2030017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geometrical Modelling for 2D Fabric and 2.5D Interlock Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.142-161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles2010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geometrical Modelling for 2D Fabric and 2.5D Interlock Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.142 - 161. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/textiles2010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Element Method to Predict the Mechanical Behavior of a Pre-Structured Material Manufactured by Fused Filament Fabrication in 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.5075. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11115075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Roughness Meta-model in 3D Printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-021-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm based on NSGAII for multi-objective mixed integer nonlinear optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2021.1904918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization Method to Calculate the Stiffness Matrix of Laminated Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.416 - 434. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng2040026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization Method to Calculate the Stiffness Matrix of Laminated Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas Kaddaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.416-434. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/eng2040026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.978-985. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2020.11.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Uncertainties and Objective Function Modeling Effects on Probabilistic Optimization Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of 3D Printed Specimens Based on a Strengthening Method of Fracture Toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naman Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization approach in design for additive manufacturing for fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.875-887. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-07-2018-0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formulation of optimization problems under uncertainty in mechanical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-018-0492-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Experimental and Theoretical Evaluation Methods for Textile Permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.73. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3030073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metamodel-assisted shape optimization for springback in metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Tuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.535-552. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1433-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward integrated design of additive manufacturing through a process development model and multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (9-12), pp.4145-4164. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-1880-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization of Additive Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.152-157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane permeability prediction model for non-crimp and 3D orthogonal fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (8), pp.1110-1126. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00405000.2017.1409327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analytical, Numerical and Experimental Analysis of the Microscopic Permeability of Fiber Bundles in Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.82-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of research on the optimal design of sea harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.460-472. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design for Additive Manufacturing Based on Skin-Skeleton Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD surrogate models using adaptive sampling space parameters for springback optimization in sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.1588 - 1593. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.10.1053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization under uncertainty for sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.10004. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20168010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical, Aerospace, Industrial, Mechatronic and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.1144-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization under Uncertainty and Decision-Making Support for Sheet Metal Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653, pp.1400-1405. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.1400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization based on meta-models of an aeronautical hub including the ductile damage constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (8), pp.1055-1076. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789514544481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of coastal structures: Application on detached breakwaters in ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.35-43. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2013.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decompositions for the bicriteria job-shop scheduling problem with discretely controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganggang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqiang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (24), pp.7415-7427. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2011.651169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Forging Preforms by Using Pseudo Inverse Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506 (24), pp.613-618. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimization methodology of a rough forged part taking into account ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-011-0125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of a forging process with a hammer: comparison between fem simulation results and real part shapes using 3D digitising scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delespierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.215-222. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decomposition approach to job-shop scheduling problem with discretely controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganggang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongan Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in China Series E: Technological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (5), pp.1240-1248. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11431-010-4249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (S1), pp.927-930. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0920-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the discussion by Cohen et al. on “Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem”Appears in the Canadian Journal of Civil Engineering, 36 (11): 1732–1743.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (12), pp.1649-1650. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/L10-086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical and Motion Analysis of a Moored Rectangular Floating Breakwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3124125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of floating breakwaters with an interdisciplinary fluid–solid structural problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (11), pp.1732-1743. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/L09-095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of reflection coefficient of the harbour sidewall on the performance of floating breakwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (11-12), pp.1102-1112. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2008.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Various Methods for Topology and Shape Optimization of Floating Breakwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond geometric CAD system: implementation of STEP translator for multiple-views product modeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2007.012871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimisation of forging processes using geometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 177 (1-3), pp.224-227. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.04.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE AND MATERIAL OPTIMIZATION OF A 2D VERTICAL FLOATING BREAKWATER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability between Cooperative Design Modeller and a CAD System: Software Integration versus Data Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Manufacturing Science and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (2), pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Integration of CAx Systems and a Multiple-View Product Model ler in Mechanical Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (3), pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Evolutionary Algorithms for Mechanical Design Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (3), pp.307-322. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03052150211750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de KBE. Etude de cas en conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nowack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.8.1.107-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces à variation minimale et maillages réguliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331 (6), pp.479-484. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01608-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils avancés de CAO d'éléments de mécanismes et stratégies évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau-Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Gaussian Mixture Model to predict bead geometry of WAAM-CMT beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Pulickan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Isotropic Behavior Identification using Digital Image Correlation of a Pre-structured Material Manufactured by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naman Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Virtual European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. pp.978-985, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2020.11.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springback effects during single point incremental forming Optimization of the tool path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Belchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming, ESAFORM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.160009, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5035035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of uncertainties modeling on reliability based robust design optimization in mechanical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM ISUMA UNCERTAINTIES conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèle par POD-RBF pour l'optimisation des procédées de mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche globale d'optimisation en contexte probabiliste pour l'ingénierie mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability based optimization of a hat stiffened panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Samrouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, France. pp.1144-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate models for sheet metal stamping problem based on the combination of Proper Orthogonal Decomposition and Radial Basis Function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Civil Engineers, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Design in Additive Manufacturing Based on Design for Manufacturing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMEM 2016: International Conference on Mechanical Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid method to solve the multi-objective optimization problem for a composite hat-stiffened panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Metaheuristics and Nature Inspired Computing (META'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des procédés de mise en forme par forgeage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moules &amp; Outils 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l’optimisation robuste d’un procédé d’emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de décision basé sur les indices de capabilité pour l'optimisation robuste d'un procédé d'emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of an improved hydrodynamic model on breakwaters design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AFM140101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the effects of material and process parameters on springback by fem numerical simulation in sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of part geometrical tolerancing in the REFM methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Dim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of Breakwaters Design to Protect Offshore Terminal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Simulation, and Identification (MSI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/P.2014.820-023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of gear forging process based on adaptive surrogate meta-models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH INTERNATIONAL CONFERENCE ON NUMERICAL METHODS IN INDUSTRIAL FORMING PROCESSES: NUMIFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Shenyang, China. pp.637-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging tool shape optimization using pseudo inverse approach and adaptive incremental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjaun Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH INTERNATIONAL CONFERENCE ON NUMERICAL METHODS IN INDUSTRIAL FORMING PROCESSES: NUMIFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Shenyang, China. pp.95-103, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4806812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark d'une gamme de forgeage par marteau pilon. Comparaison entre pièces réelles numérisées en 3D et pièces virtuelles modélisées par MEF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of forging parameters according to different meta-models and advanced algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int Conf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on technology of plasticity ICTP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du procédé de forgeage : Comparaison entre l'approche MEF incrémentale et l'approche pseudo-inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ième Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial billet and forging dies shape optimization: Application on an axisymetrical forging with a hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, France. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive-reactive Approach for JSP with Uncertain Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganggang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of the shape optimization of forging dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESAFORM Conference on metal forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0920-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Optimization of Metal Forming Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanjuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metal Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Algorithm for Bicriteria Job-Shop Scheduling Problem with Discretely Controllable Processing Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganggang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shudong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Conference on Computing, Control and Industrial Engineering (CCIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Wuhan, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccie.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of mechanical system: Contribution of constraint satisfaction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1379-1384, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère de composants mécaniques à l’aide d’une approche par satisfaction de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Yvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From workflow specification to implementation: an industrial use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Nkondo Dika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et robustesse pour la prise de décision dans un contexte de conception intégrée et collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Modelling for Design Alternatives Selection Using Optimisation and Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Klein Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Modelling for Design Alternatives Selection Using Optimisation and Robustness Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of damage zones with respect the final part in forging process for different geometric parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Labergere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference on material forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIFIC PRODUCT MODELLING APPROACH FOR ALTERNATIVES IDENTIFICATION, OPTIMISATION AND ROBUSTNESS ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Klein Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design, ICED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modelling and Shape optimization of a floating brakewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th WSEAS International Conference on Fluid Mechanics and Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the Residual Stress in the Engineering Design of Mechanical Components and Structure using the Prestress Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP Design Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Alberta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDE AU CHOIX DE PROCEDES DE TRAITEMENT DE SURFACE :Application à l'optimisation de la durée de vie de composants mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ième Congrés Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIMAL VARIATIONAL SURFACES AND QUALITY MESHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houman Borouchaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Meshing Roundtable Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of evolution strategy and lagrangian augmented algorithm for optimal design of mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montreal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution strategies for optimal design of mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th World Congress of Structural and Multidisciplinary Optimization (WCSMO-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTIL INTEGRE D'OPTIMISATION DE LA DUREE DE VIE EN FATIGUE POUR LA CONCEPTION MECANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Akrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Journées de Printemps, SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Method to Solve the Multi-objective Optimization Problem for a Composite Hat-Stiffened Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Braydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Trouchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspired Heuristics for Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Sensitivity of Numerical Simulation in Sheet Metal Forming Process Applied for Robust Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Dim Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Abramovici; Rainer Stark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Product Engineering. Proceedings of the 23rd CIRP Design Conference, Bochum, Germany, March 11th - 13th, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.493-503, 2013, Lecture Notes in Production Engineering, 978-3-642-30817-8. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30817-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Evolution Strategy for Mixed Discrete Continuous Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1829, Springer Berlin Heidelberg, pp.123-135, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10721187_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Mechanical Components with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering ’98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.93-100, 1999, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9198-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of BnB-NSGAII: Initializing NSGAII to Solve 3 Stage Reducer Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafic Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for interaction fluide-structure problems. Application to modelling floating breakwaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Elchahal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Université de Technologie de Troyes - UTT, 2007. English. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01577467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale de systèmes mécaniques : Optimisation en variables mixtes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National des Sciences Appliquées de Toulouse, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03611057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et optimisation en mécanique : Application à la conception intégrée des systèmes mécaniques, aux procédés et aux structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie de Compiègne, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03611019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10945,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC957C80"/>
+    <w:nsid w:val="31E3C768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11176,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-5612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060162872" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ykfRanAAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9716-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas Kaddaha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/secm-2025-0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.167024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a18120782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Khoder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5030104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/software2030017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00237-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2021.1904918" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03050230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2020.11.112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02304870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Braydi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2018-0186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-0492-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Karaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trochu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3030073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tuan Dang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1433-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-1880-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.250" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trochu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2017.1409327" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hallal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02282999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2016.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02278931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.02.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Dang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.10.1053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Dim Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168010004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjuan Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514544481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Elchahal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.01.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT7C0C9M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Niu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiang Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.651169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Halouani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud-Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0125-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delespierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011118" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongan Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11431-010-4249-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTPK86G6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0920-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L10-086" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3124125" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2008.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.012871" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Laberg&#233;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.04.081" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4WSK9CX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03052150211750" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.8.1.107-122" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Borouchaki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01608-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QRXNVDX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau-Giraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Pulickan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01809295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belchior" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5035035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Dang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrouta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02460089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609587v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Samrout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620918v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276507v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AFM140101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Ali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02281281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2014.820-023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02744718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjaun Meng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4806812" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Gao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Int Conf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620921v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labergere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Abbes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589495" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccie.2010.60" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391382v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nkondo Dika" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362485v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Cabannes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466856v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Klein Meyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cabannes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02780582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02872956v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laug" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P George" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02275943v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trouchu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485444v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Von Dim Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_48" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2AF84A8EA5BF0362B23E968F1AEA1FF96B70B65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187_9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LX1TN889-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9198-0_12" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36FF0DA1AD0F596904FB10B39ECACA70E672D0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>