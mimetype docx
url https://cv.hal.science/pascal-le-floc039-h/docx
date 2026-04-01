--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -166,5201 +166,5201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des consommateurs dans les dynamiques territoriales de connaissance. Le cas des produits de la mer</w:t>
+                <w:t xml:space="preserve">La vulnérabilité spatiale des pêcheurs face aux parcs éoliens en mer, importance des connaissances et du réseau de relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dewals</w:t>
+                <w:t xml:space="preserve">Célya Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Buchholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105649v1</w:t>
+                <w:t xml:space="preserve">hal-04807177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fisheries and aquaculture products in ensuring sustainable and healthy food consumption in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Daures</w:t>
+                <w:t xml:space="preserve">Stratégie territoriale et bases de connaissances différenciées : le cas des produits de la mer et des biotechnologies marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, 16 (14p.). </w:t>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2024014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937484v1</w:t>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of consumer preferences in the context of multiple labels: the case of fishery and aquaculture products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Première partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Heutte</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-04678630v1</w:t>
+                <w:t xml:space="preserve">hal-00368726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Deuxième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
-[...3015 lines deleted...]
-                <w:t xml:space="preserve">hal-02416819v1</w:t>
+                <w:t xml:space="preserve">hal-00368741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des pêcheries face au développement des parcs éoliens en mer: approche et premiers résultats - Atelier 1 : Impact du développement de l'éolien en mer sur la filière pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célya Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e assises citoyennes de la mer et du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, FOUESNANT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit entre délocalisation et relocalisation des enjeux de la filière halieutique au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF) : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les territoires littoraux se préparent aux conséquences du Brexit : Prospective sur deux territoires bretons Pays de Saint Brieuc et Pays de Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritime française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires au temps de la pandémie du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, INRAE, Université de Lyon III, Jan 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French consumers' preferences for labelled FAPs, the issue of animal welfare, health and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dewals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing the food web: a bio-economic analysis of changes and drivers of change in fisheries of the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems, FAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative approach of long term changes in the characteristics of fisheries at a regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An economic analysis of ‘Fishing Down Marine Food Web' at the fleet scale: the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">"Frontiers in Environmental Economics and Natural Resources Management" Journées de l'Association Française de Sciences Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358358v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic analysis of ‘Fishing Down Marine Food Web' at the fleet scale: the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A comparative approach of long term changes in the characteristics of fisheries at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Frontiers in Environmental Economics and Natural Resources Management" Journées de l'Association Française de Sciences Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368614v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investment and capital dynamics under long-term changes in marine fish communities : the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van Iseghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Investment in Fisheries: An Econometric Application to Selected European Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nøstbakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van Iseghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité spatiale des pêcheurs face aux parcs éoliens en mer, importance des connaissances et du réseau de relations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La place des consommateurs dans les dynamiques territoriales de connaissance. Le cas des produits de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04807177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.533-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.244.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie territoriale et bases de connaissances différenciées : le cas des produits de la mer et des biotechnologies marines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of fisheries and aquaculture products in ensuring sustainable and healthy food consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, 16 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00716935v1</w:t>
+                <w:t xml:space="preserve">hal-04937484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Première partie.</w:t>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00368726v1</w:t>
+                <w:t xml:space="preserve">Assessment of consumer preferences in the context of multiple labels: the case of fishery and aquaculture products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105, pp.299-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00216-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Deuxième partie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Atlantic: The driving force behind ocean circulation and our taste for cod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Oconnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche néo-institutionnaliste des systèmes de gestion des pêches en Europe et en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëla Legouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification after resource crises; the case of tourism in the French archipelago of Saint-Pierre and Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (3), pp.225--236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Levring Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Goti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Murillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des coproduits marins dans les régions françaises du Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.120--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation-based approach to assess sensitivity and robustness of fisheries management indicators for the pelagic fishery in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (12), pp.1741--1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2013-0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commercial sizes and prices on the French monkfish fishery: a time-series analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tuncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.97-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case Study of Technological Switching and Technological Lock-In in the French Fisheries Sector : Why is Sustainable Change so Difficult?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.541-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01259.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de mesures d'intensité énergétique dans les pêcheries commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp. 236-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des coproduits de la mer et territoire : enjeux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/1 - février, pp.213-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.111.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of fiscal regulations on investment in marine fisheries: A French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs de gaz à effet de serre implicites des produits de la pêche commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, p. 189-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments of marine ingredients for food and nutraceutical applications: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Floch-Laizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Sciences Halieutique et Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How will climate change alter fishery governance? Insights from seven international case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Mcilgorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Millerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the market position of fish species subject to the impact of long-term changes: a case study of French fisheries in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une évaluation des performances économiques de la pêche côtière : le cas de la région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.753-771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bio-economic analysis of long term changes in the production of French fishing fleets operating in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Curtil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of economic performance in the fisheries sector: A short- and long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2007.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des indicateurs d’efficacité et des indicateurs économiques des navires de pêche dans le cas d’une multi-production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mardle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement de mobilité de la flottille de pêche à une échelle régionale. Le cas de la flottille bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368741v1</w:t>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5378,64 +5378,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sl Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5466,103 +5466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -5616,103 +5616,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5747,77 +5747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comier Janick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Politique commune de la pêche : le point de vue de l'économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Annie Cudennec et Gaëlle Gueguen-Hallouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’U.E. et la mer 60 ans après les Traités de Rome. Actes du colloque de Brest des 23 et 24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5953,51 +5953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis d’une petite économie insulaire dépendante de la pêche : le cas de l’archipel de Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6084,64 +6084,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêches maritimes françaises. 1983-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Économie, gestion et société, 978-2-7535-5367-5</w:t>
             </w:r>
           </w:p>
@@ -6200,51 +6200,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des performances économiques des entreprises de pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6352,51 +6352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E95E3F"/>
+    <w:nsid w:val="53467E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6583,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-le-floc039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0944-7100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.244.0533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dewals" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00216-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Oconnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Wilson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0066" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tuncel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01259.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.111.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00546880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mcilgorm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Millerd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2009.06.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRGC9GS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2007.08.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Martial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amrani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda N&#248;stbakken" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buchholzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Vaillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-le-floc039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0944-7100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Martial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buchholzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Vaillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amrani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda N&#248;stbakken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.244.0533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dewals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00216-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Oconnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tuncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01259.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.111.0213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00546880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mcilgorm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hanna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knapp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Millerd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2009.06.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRGC9GS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2007.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>