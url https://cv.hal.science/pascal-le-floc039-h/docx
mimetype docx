--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -166,6125 +166,6209 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité spatiale des pêcheurs face aux parcs éoliens en mer, importance des connaissances et du réseau de relations</w:t>
+                <w:t xml:space="preserve">Pêche et tourisme à Saint-Pierre-et-Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célya Martial</w:t>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Buchholzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">Presse Universitaire de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2025, Beaux-livres – Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807177v1</w:t>
+                <w:t xml:space="preserve">hal-05577060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie territoriale et bases de connaissances différenciées : le cas des produits de la mer et des biotechnologies marines</w:t>
+                <w:t xml:space="preserve">Les pêches maritimes françaises. 1983-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Économie, gestion et société, 978-2-7535-5367-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of consumer preferences in the context of multiple labels: the case of fishery and aquaculture products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dewals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Vaillant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00716935v1</w:t>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105, pp.299-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-024-00216-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Première partie.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of fisheries and aquaculture products in ensuring sustainable and healthy food consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, 16 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00368726v1</w:t>
+                <w:t xml:space="preserve">hal-04937484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Deuxième partie.</w:t>
+                <w:t xml:space="preserve">La place des consommateurs dans les dynamiques territoriales de connaissance. Le cas des produits de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.533-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.244.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (9), 104864 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2023.104864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kilian Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (10), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2023004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Atlantic: The driving force behind ocean circulation and our taste for cod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Oconnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des points de rupture dans la série longue des productions de sardine en France (1900-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Merzéréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.9023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère territorial des attractions touristiques liées aux pêches maritimes : une illustration par le modèle du panier de biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëla Legouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.565-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.193.0565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche néo-institutionnaliste des systèmes de gestion des pêches en Europe et en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.297-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multidisciplinary approach to the spatial dimension in ecosystem-based fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mariat-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2018014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification after resource crises; the case of tourism in the French archipelago of Saint-Pierre and Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (3), pp.225--236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative review of fisheries management experiences in the European Union and in other countries worldwide Iceland, Australia, and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Levring Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Goti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.803-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regional management of fisheries in European Western Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Murillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des coproduits marins dans les régions françaises du Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.120--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation-based approach to assess sensitivity and robustness of fisheries management indicators for the pelagic fishery in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Lehuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (12), pp.1741--1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2013-0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commercial sizes and prices on the French monkfish fishery: a time-series analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Tuncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.97-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case Study of Technological Switching and Technological Lock-In in the French Fisheries Sector : Why is Sustainable Change so Difficult?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.541-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01259.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de mesures d'intensité énergétique dans les pêcheries commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp. 236-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des coproduits de la mer et territoire : enjeux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/1 - février, pp.213-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.111.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of fiscal regulations on investment in marine fisheries: A French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs de gaz à effet de serre implicites des produits de la pêche commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, p. 189-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments of marine ingredients for food and nutraceutical applications: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Floch-Laizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Sciences Halieutique et Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How will climate change alter fishery governance? Insights from seven international case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Mcilgorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Millerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of economic performance in the fisheries sector: A short- and long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2007.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the market position of fish species subject to the impact of long-term changes: a case study of French fisheries in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une évaluation des performances économiques de la pêche côtière : le cas de la région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.753-771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bio-economic analysis of long term changes in the production of French fishing fleets operating in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-00368741v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2008048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des indicateurs d’efficacité et des indicateurs économiques des navires de pêche dans le cas d’une multi-production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mardle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of economic and regulatory factors on the relative profitability of fishing boats: A case study of the seaweed harvesting fleet of Northwest Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement de mobilité de la flottille de pêche à une échelle régionale. Le cas de la flottille bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des pêcheries face au développement des parcs éoliens en mer: approche et premiers résultats - Atelier 1 : Impact du développement de l'éolien en mer sur la filière pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e assises citoyennes de la mer et du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, FOUESNANT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit entre délocalisation et relocalisation des enjeux de la filière halieutique au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF) : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les territoires littoraux se préparent aux conséquences du Brexit : Prospective sur deux territoires bretons Pays de Saint Brieuc et Pays de Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact économique de la Covid-19 sur les pêches maritime française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires au temps de la pandémie du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, INRAE, Université de Lyon III, Jan 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French consumers' preferences for labelled FAPs, the issue of animal welfare, health and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dewals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories dependent to marine fisheries during the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFE CONFERENCE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists, Oct 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing the food web: a bio-economic analysis of changes and drivers of change in fisheries of the Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Drivers of Investment in Fisheries: An Econometric Application to Selected European Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Nøstbakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Steinmetz</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie van Iseghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems, FAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368519v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic analysis of ‘Fishing Down Marine Food Web' at the fleet scale: the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Frontiers in Environmental Economics and Natural Resources Management" Journées de l'Association Française de Sciences Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach of long term changes in the characteristics of fisheries at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment and capital dynamics under long-term changes in marine fish communities : the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fishing the food web: a bio-economic analysis of changes and drivers of change in fisheries of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Jezequel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">International symposium on Coping with global change in marine social-ecological systems, FAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358366v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Investment in Fisheries: An Econometric Application to Selected European Fisheries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investment and capital dynamics under long-term changes in marine fish communities : the case of French fleets exploiting the Bay of Biscay fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van Iseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368506v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des consommateurs dans les dynamiques territoriales de connaissance. Le cas des produits de la mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La vulnérabilité spatiale des pêcheurs face aux parcs éoliens en mer, importance des connaissances et du réseau de relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célya Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Buchholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05105649v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fisheries and aquaculture products in ensuring sustainable and healthy food consumption in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stratégie territoriale et bases de connaissances différenciées : le cas des produits de la mer et des biotechnologies marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04937484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of consumer preferences in the context of multiple labels: the case of fishery and aquaculture products</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04678630v1</w:t>
+                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Première partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining technical change and its impacts over the very long term: The case of the Atlantic sardine fishery in France from 1900 to 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scénarios d'aménagement des activités de pêche dans la bande côtière bretonne. RAPPORT FINAL, Deuxième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la COVID-19 sur la consommation à domicile des produits de la pêche et de l’aquaculture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04204137v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFREMER; INSTITUT AGRO RENNES ANGERS; UNIVERSITE BRETAGNE OCCIDENTALE. 2022, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries and aquaculture products consumption in France: when the Covid-19 crisis did not lead to more sustainable purchases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Saint-Pierre et Miquelon : Statut, Institutions, éléments de contexte. Livrable n°3. Projet Atlantîles, UBO, Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...611 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comier Janick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2229 lines deleted...]
-                <w:t xml:space="preserve">hal-02416819v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Bretagne Occidentale. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les halles à marée françaises au temps du confinement en 2020: quels effets sur les marchés de première vente du poisson ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sl Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact économique de la crise sanitaire liée au Covid 19 sur les productions des pêches maritimes françaises en halles à marée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453829v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-05453792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Politique commune de la pêche : le point de vue de l'économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Annie Cudennec et Gaëlle Gueguen-Hallouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’U.E. et la mer 60 ans après les Traités de Rome. Actes du colloque de Brest des 23 et 24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions A. Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.87-102, 2019, EAN : 9782233009234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis d’une petite économie insulaire dépendante de la pêche : le cas de l’archipel de Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Buscat; Nathalie Lewis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le gouvernement des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2705696687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154753v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-02155340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des performances économiques des entreprises de pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6352,51 +6436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53467E56"/>
+    <w:nsid w:val="FBFE49F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6583,51 +6667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-le-floc039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0944-7100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Martial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buchholzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Vaillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pasquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amrani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda N&#248;stbakken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.244.0533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dewals" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00216-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Oconnel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tuncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01259.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.111.0213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00546880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mcilgorm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hanna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knapp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Millerd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2009.06.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRGC9GS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2007.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-le-floc039-h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0944-7100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10461/peche-et-tourisme-a-saint-pierre-et-miquelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Wilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dewals" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Daures" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Heutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00216-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dewals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.244.0533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merz&#233;r&#233;aud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104864" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Oconnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pocheau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;la Legouvello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.193.0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01939794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Curtil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Levring Andersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fitzpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Goti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12147" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Murillas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2014.09.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725533v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0690" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01725544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mahevas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tuncel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01259.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dangeard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.111.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Nourry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00546880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mcilgorm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Knapp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Millerd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2009.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRGC9GS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brigaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bihel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2007.08.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boncoeur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Steinmetz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mardle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Martial" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leonardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda N&#248;stbakken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Iseghem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jezequel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buchholzer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Vaillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comier Janick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sl Leonardi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/lu-e-et-la-mer-60-ans-apres-les-traites-de-rome/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>