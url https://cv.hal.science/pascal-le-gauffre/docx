--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -3014,230 +3014,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caty Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393155v1</w:t>
+                <w:t xml:space="preserve">hal-00397946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCTV inspection of sewer segments: calibration of performance indicators based on experts' opinions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caty Werey</w:t>
+                <w:t xml:space="preserve">Sewer asset management: fusion of performance indicators into decision criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">Performance Assessment of urban infrastructure services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Valencia, Spain. 523 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397946v1</w:t>
+                <w:t xml:space="preserve">hal-00393155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewer asset management tool: dealing with experts' opinions</w:t>
               </w:r>
@@ -4019,51 +4019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffrechine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Baur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2007.00504.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCFCPZJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisio Vasconcelos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffrechine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Baur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2007.00504.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCFCPZJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisio Vasconcelos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>