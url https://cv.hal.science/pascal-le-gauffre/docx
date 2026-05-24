--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -862,403 +862,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Tourne</w:t>
+                <w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darribere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 3, pp.38-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722315v1</w:t>
+                <w:t xml:space="preserve">hal-01722311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’aléa débordement du système d’assainissement. Application sur le territoire de la communauté urbaine de Bordeaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. de Massiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sewer inspection programs to rehabilitation needs: research and results related to data quality and availability with the support of numerical experiment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directive Cadre Européenne sur l’Eau : proposition d’un outil d’analyse et de participation pour améliorer la qualité des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darribere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-12. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.893212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201404025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996977v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition grading for dysfunction indicators in sewer asset management</w:t>
               </w:r>
@@ -1489,286 +1489,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t>
+                <w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dirksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H.L.R. Clemens</w:t>
+                <w:t xml:space="preserve">Francois Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Korving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WT-Afvalwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (3), pp.121-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663958v1</w:t>
+                <w:t xml:space="preserve">hal-01722319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De reproduceerbaarheid van visuele rioolinspecties. WT-Afvalwater</w:t>
+                <w:t xml:space="preserve">The consistency of visual sewer inspection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dirksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Clemens</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H.L.R. Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Korving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WT-Afvalwater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2010.541265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722319v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the benefits of rehabilitation programmes defined with the CARE-W decision support system</w:t>
               </w:r>
@@ -4019,51 +4019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffrechine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Baur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2007.00504.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCFCPZJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisio Vasconcelos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardia Roghani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Tabesh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.03.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmeziti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Granger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sourdril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2014.887122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286608.2015.1047355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.893212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201404025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagoutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2012.756916" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2013.831910" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirksen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korving" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H.L.R. Clemens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2010.541265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haidar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffrechine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Baur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2007.00504.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCFCPZJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Nouveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maeckelberghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pffeifer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deb&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lample" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisio Vasconcelos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>