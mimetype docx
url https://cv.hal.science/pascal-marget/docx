--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -201,75 +201,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -304,97 +304,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559182v1</w:t>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -429,97 +429,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559270v1</w:t>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -576,51 +576,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
@@ -725,1247 +725,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RésiLens: A research project aiming at identifying bruchid and root rot resistance sources in lentil (&amp;lt;em&amp;gt;Lens culinaris&amp;lt;/em&amp;gt;)</w:t>
+                <w:t xml:space="preserve">LAGoPEDE, a French breeding project to develop frost tolerant and FEVITA® &amp;lt;em&amp;gt;faba bean&amp;lt;/em&amp;gt; varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Kergoat</w:t>
+                <w:t xml:space="preserve">Mathieu Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737584v1</w:t>
+                <w:t xml:space="preserve">hal-02737579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of infield spatial variability of available water content on an experimental platform.</w:t>
+                <w:t xml:space="preserve">Complementary approaches towards the discovery of genes controlling yield in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Janin</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salvi</w:t>
+                <w:t xml:space="preserve">Jean-François Herbommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Precision Agriculture</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019, Let's harness the potential of legumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737552v1</w:t>
+                <w:t xml:space="preserve">hal-02928007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAGoPEDE, a French breeding project to develop frost tolerant and FEVITA® &amp;lt;em&amp;gt;faba bean&amp;lt;/em&amp;gt; varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of infield spatial variability of available water content on an experimental platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+                <w:t xml:space="preserve">F. Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ollivier</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Desmetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floriot</w:t>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier SupAgro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737579v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary approaches towards the discovery of genes controlling yield in pea</w:t>
+                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Herbommez</w:t>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Declerck</w:t>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019, Let's harness the potential of legumes</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928007v1</w:t>
+                <w:t xml:space="preserve">hal-02789999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RésiLens: A research project aiming at identifying bruchid and root rot resistance sources in lentil (&amp;lt;em&amp;gt;Lens culinaris&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">F. Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maé Guinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">G. Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Gael Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789999v1</w:t>
+                <w:t xml:space="preserve">hal-02737584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets IVD INRA-AgriObtentions variétales pour les légumineuses à graines</w:t>
+                <w:t xml:space="preserve">Co-concepdes variétés de féveroles à valeur nutritionnelle améliorée pour l'homme et l'animal : cible de la sélection réaliste, permise par la variabilité génétique disponible et par les outils moléculaires développés en appui à la selection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Floriot</w:t>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hanocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737028v1</w:t>
+                <w:t xml:space="preserve">hal-02737174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t>
+                <w:t xml:space="preserve">Projets IVD INRA-AgriObtentions variétales pour les légumineuses à graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Nathalie Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737236v1</w:t>
+                <w:t xml:space="preserve">hal-02737028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738097v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concepdes variétés de féveroles à valeur nutritionnelle améliorée pour l'homme et l'animal : cible de la sélection réaliste, permise par la variabilité génétique disponible et par les outils moléculaires développés en appui à la selection variétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737174v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour les associations blé-pois : les caractéristiques des variétés de pois en culture pure sont-elles prédictives de leur comportement en culture associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,103 +2132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEAMUST : Adaptation Multi-Stress et Régulations biologiques pour l’amélioration du rendement et de la stabilité du pois protéagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,730 +2626,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new plant resources (genetic resources and ril populations) in [i]Vicia faba[/i] L. for genetic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Raffiot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annuel Meeting PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208732v1</w:t>
+                <w:t xml:space="preserve">hal-02743185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+                <w:t xml:space="preserve">Development of new plant resources (genetic resources and ril populations) in [i]Vicia faba[/i] L. for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t>
+              <w:t xml:space="preserve">2. Annuel Meeting PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743185v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de variétés de féveroles (Vicia faba L.) à faibles teneurs en vicine et convicine, réduit le risque du favisme chez l’homme hemizygote porteur d’une mutation de forte déficience en glucose-6-phosphate déshydrogénase (G6PD)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ preservation of local landraces of faba bean (Vicia faba L.) and utilisation of their food products in central regions of Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. F. Simula</w:t>
+                <w:t xml:space="preserve">Snezana Andelkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Mikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. , 62 p., 2013</w:t>
+              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbie, 9-11 mai 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748547v1</w:t>
+                <w:t xml:space="preserve">hal-02747446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ preservation of local landraces of faba bean (Vicia faba L.) and utilisation of their food products in central regions of Serbia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ex situ&amp;lt;/em&amp;gt; evaluation of grain yield in local landraces of faba bean (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; L.) from Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Mikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snežana Anñelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snezana Andelkovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">Jelena Aleksić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojana Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 330 p., 2013</w:t>
+              <w:t xml:space="preserve">EUCARPIA (Section Genetic Resources) - Pre-breeding - fi shing in the gene pool. European Plant Genetic Resources Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Alnarp, Sweden. , 186 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747446v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ex situ&amp;lt;/em&amp;gt; evaluation of grain yield in local landraces of faba bean (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; L.) from Serbia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jelena Aleksić</w:t>
+                <w:t xml:space="preserve">L’usage de variétés de féveroles (Vicia faba L.) à faibles teneurs en vicine et convicine, réduit le risque du favisme chez l’homme hemizygote porteur d’une mutation de forte déficience en glucose-6-phosphate déshydrogénase (G6PD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Skorokhod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojana Banovic</w:t>
+                <w:t xml:space="preserve">L. F. Simula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA (Section Genetic Resources) - Pre-breeding - fi shing in the gene pool. European Plant Genetic Resources Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Alnarp, Sweden. , 186 p., 2013</w:t>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. , 62 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808349v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ preservation of local landraces of faba bean (Vicia faba L.) and utilisation of their food products in central regions of Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snežana Anñelković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Legume Society Conference 2013 : A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Novi Sad, Serbia. </w:t>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards conservation of the local landraces of faba bean (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;) in Serbia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjana Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3695,77 +3695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QTL approach in faba bean highlights the conservation of genetic control of frost tolerance among legume species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3816,64 +3816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture sans pesticides: à Dijon, l’Inrae teste des pratiques de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilietta Gamberini,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of QTL reveals the genetic control of yield-related traits and seed protein content in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,90 +4058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel sources of resistance to seed weevils (bruchus spp.) in a faba bean germplasm collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t>
@@ -4486,51 +4486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4575,364 +4575,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Prediction in Pea: Effect of Marker Density and Training Population Size and Composition on Prediction Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+                <w:t xml:space="preserve">hal-02636202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Prediction in Pea: Effect of Marker Density and Training Population Size and Composition on Prediction Accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636202v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of frost damage in pea suggests different mechanisms involved in frost tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,539 +5111,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding priorities for improved nutritional value of Vicia faba seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+                <w:t xml:space="preserve">Status of the local landraces of faba bean in west Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Arese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Andelkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Duric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Vasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56, pp.17-18</w:t>
+              <w:t xml:space="preserve">, 2011, 56, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649638v1</w:t>
+                <w:t xml:space="preserve">hal-02642187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PQL (protein quantity loci) analysis of mature pea seed proteins identifies loci determining seed protein composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (9), pp.1581-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201000687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements in breeding autumn-sown annual legumes for temperate regions with emphasis on the continental Balkans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding priorities for improved nutritional value of Vicia faba seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Arese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644874v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the local landraces of faba bean in west Balkans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Achievements in breeding autumn-sown annual legumes for temperate regions with emphasis on the continental Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojislav Mihailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Cupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dordević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andelkovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Cupina</w:t>
+                <w:t xml:space="preserve">D. Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (1), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-011-0453-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642187v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Genomics in Legumes Allowed Placing In Silico 5460 Unigenes on the Pea Functional Map and Identified Candidate Genes in Pisum sativum L.</w:t>
               </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Carrouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (3), pp.329-339. </w:t>
@@ -6055,64 +6055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low vicine-convicine and zero tannin &amp;quot;fevita faba beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental genes have pleiotropic effects on plant morphology and source capacity, eventually impacting on seed protein content and productivity in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Suso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gilsanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ochatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanoussi Atta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Maltese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6973,64 +6973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicia faba collections in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ochatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajbir Singh Sangwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Placide Assoumou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,64 +7180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability for feeding value of faba bean seeds (Vicia faba): Comparative chemical composition of isogenics involving zero-tannin and zero-vicine genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,7271 +7447,7271 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au changement climatique, des chercheurs mènent des expériences pour une agriculture sans pesticides. Reportage France 3 Bourgogne Franche-Comté. Difusé dans les actualités du 2 juin 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">U2E Domaine d'Epoisses héberge la plateforme CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Douay,</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Sandie Barbot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722086v1</w:t>
+                <w:t xml:space="preserve">hal-05386588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. L’avenir du petit pois se décide à Chaux-des-Prés. Les recherches de l'INRA à Chaux-des-Prés (39). Depuis 10 ans, dans le Haut-Jura, l'INRA teste la résistance au froid de diverses variétés de pois protéagineux. Rencontre avec l'équipe de l'INRA venue de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Amandine Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">A. Biliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+                <w:t xml:space="preserve">Jl Saintain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">L’avenir du petit pois se décide à Chaux-des-Prés. Les recherches de l'INRA à Chaux-des-Prés (39). Depuis 10 ans, dans le Haut-Jura, l'INRA teste la résistance au froid de diverses variétés de pois protéagineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888858v1</w:t>
+                <w:t xml:space="preserve">hal-03220169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04061092v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05295475v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5925 lines deleted...]
-                <w:t xml:space="preserve">hal-02774067v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une agriculture sans pesticides ? En Côte-d'Or, des chercheurs font l'expérience. Article publié sur le site de France 3 Bourgogne Franche-Comté le 2 juin 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njanji, Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U2E Domaine d'Epoisses héberge la plateforme CA-SYS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucherot J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05386588v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupetit D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. L’avenir du petit pois se décide à Chaux-des-Prés. Les recherches de l'INRA à Chaux-des-Prés (39). Depuis 10 ans, dans le Haut-Jura, l'INRA teste la résistance au froid de diverses variétés de pois protéagineux. Rencontre avec l'équipe de l'INRA venue de Dijon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jl Saintain</w:t>
+                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’avenir du petit pois se décide à Chaux-des-Prés. Les recherches de l'INRA à Chaux-des-Prés (39). Depuis 10 ans, dans le Haut-Jura, l'INRA teste la résistance au froid de diverses variétés de pois protéagineux</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03220169v1</w:t>
+              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-05396031v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03254685v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mosa,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au changement climatique, des chercheurs mènent des expériences pour une agriculture sans pesticides. Reportage France 3 Bourgogne Franche-Comté. Difusé dans les actualités du 2 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Douay,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider avec les sciences » : les auditeurs de l’IHEST visitent CA-SYS. Le 23 septembre dernier, à Bretenière (21), 50 auditeurs de l’Institut des Hautes Etudes pour la Science et la Technologie (IHEST) ont visité la plateforme CA-SYS dans le cadre du volet « Agroécologie : une ressource pour la société » de leur séminaire intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intégration (Agroécologie : une ressource pour la société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bretenière,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COS Plateformes BFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An RNAseq approach towards deciphering mechanisms involved in bruchid tolerance in faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening a &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt; L. collection sitona lineatus resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Advances in Grain Legume Cultivation and Use. Translating Legume Research into end-Users Reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing response to abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Annicchiarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fionari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU Project LEGATO Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France. 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-organisation de la journée annuelle ARVALIS Institut du Végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Annuelle ARVALIS Institut du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARVALIS - Institut du végétal [Paris]. FRA., Jun 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de loci génétiques d’intérêt pour la sélection de variétés résistantes aux stress multiples chez le pois et la fèverole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France. 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHENOME, the French Plant Phenomic Network, a tool for rapeseed phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saskatoon, Canada. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low vicine-convicine cultivars of faba beans for new agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prevenzione favismo : nuove frontiere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordine dei Medici Chirurghi e degli Odontoiatri della provincia di Sassari. Sassari, ITA., May 2014, Sassar, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt d'aménagements paysagers pour la biodiversité : exemple d'ingénierie agroécologique sur le domaine expérimental d'Epoisses (Inra Dijon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cotteverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFPP - 22ème Conférence de Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breeding annual legumes for sustainable agricultures must target for new and more complex variety ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Agrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbie, 9-11 mai 2013, 330 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des variétés de légumineuses à graines mieux adaptées à l’alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop L'avenir des Légumineuses dans l'Alimentation Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dijon, France, 15-16 novembre 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bruche de la féverole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotypes of Faba bean (Vicia faba) with low vicine, convicine seed contents have positive effects on nutritional values and on red blood cell characteristics in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of hemolytic potential of new faba bean cultivars with low content of vicine and convicine in subjets with G6PD-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Arese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tambini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexii Skorokhod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining new genotyping technologies and in silico approaches to study Pisum sativum L. Genetics and synteny with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ECO-NET 18817: in search for a new genetic variability in pea and faba bean to support the development of sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vishnyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of winter faba bean germplasm for reactivity of floral initiation to photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determism of seed protein content and composition in pea (&amp;lt;em&amp;gt;Pisum sativum L.&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and animal genome XVI, the international conference on the status of plant &amp; animal genome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pea seed PQLs: what can learn about the genetic control of the seed protein composition in pea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origins of variation in pea (Pisum sativum L.) protein digestibility in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA France, Aug 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular markers to assist selection for zero tannin and low vicine and convicine contents in faba bean (Vicia Faba L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Suso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on faba bean breeding and agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of a trap crop and barren zones for preventing gene flow between plots of Vicia faba L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Suso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gilsanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fevita&amp;quot; a common name for a new type of faba been</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Muel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Crepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004, "Legumes for the benefits of agriculture nutrition and the environment : their genomics, their products, and their improvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic and molecular analysis of a collection of peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QTLS of seed nitrogen content in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European conference on grain legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of molecular markers tightly linked to low tannin and vicine-convicine content in faba beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Suso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International workshop on antinutritional factors in legume sedds and oilseeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Toledo, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of plant protein content variability by NIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International conference on "Embedded near infrared spectroscopy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Gembloux, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutritional value and utilisation of different Faba bean cultivars for broiler chickens and adult cockerels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrier-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European conference on grain legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and exploitation of biotechnological approaches for breeding of grass pea (Lathyrus sativus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ochatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abirached-Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research coordination meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Pretoria, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facile breeding markers to lower contents of vicine and convicine in faba bean seeds and trypsin inhibitors in pea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domoney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International workshop on antinutritional factors in legume seeds and oilseeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Toledo, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur alimentaire et utilisation de différents types de féveroles chez le poulet et le coq adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrier-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Crepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Vicia faba database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Report of a working group on grain legumes - 3. meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming hybridization barriers between pea and some of its wild relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ochatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontécaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Conference on Grain Legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cracovie, Poland. pp.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotyledon cell-wall composition and distribution in Pisum sativum L. : some genetic variability and its relationship with the seed grinding response and the nutritional value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. European Conference on Grain Legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la fixation et de l'assimilation de l'azote chez le pois (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">S. Atta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Conference of the African Association for Biological Nitrogen Fixation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03266646v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variability of nitrogen fixation in pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. European conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14768,51 +14768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14867,90 +14867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faba Bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aleksić Jelena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Adjustment to Changing Climates: &amp;lt;em&amp;gt;faba bean&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15187,51 +15187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Abirached-Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breeding of neglected and under-utilized crops, spiecies and herbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-509-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15256,77 +15256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological physiological and genetic bases of resistance in pea to cold and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vingère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15546,51 +15546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbommez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schwarzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skorokhod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Simula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buurman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Declerck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Simula" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Andelkovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mikic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262570.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana An&#241;elkovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Banovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269778.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vasic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Mihailovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andelkovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Gamberini," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Touratier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72548-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii A. Skorokhod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Felice Simula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Marrocco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tambini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-09-806364" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akide-Ndunge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002688" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Houtin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00941" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hybl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knudsen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.01.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arese" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000687" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXTFV0WR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dordevi&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mili&#263;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-011-0453-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F55A1798BEEDBD52C9C9F1BBE137CAD2F63397DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andelkovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Duric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cupina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.09.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W802S381-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syedmasood Rizvi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galmiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1292-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KQQBDG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.096966" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Suso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilsanz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-005-6844-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52V17B1H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutierrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0410-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06KLZ565-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelmouna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoussi Atta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669758v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajbir Singh Sangwan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Placide Assoumou Ndong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Douay," TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544228v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733520v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743624v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748425v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agrama" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745349v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Devaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756788v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crepon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757243v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexii Skorokhod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758196v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angelova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishnyakova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duric" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754741v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Suarez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domoney" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Crepon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762319v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762804v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desprez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760811v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763869v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skiba" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvarel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761640v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinchard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abirached-Darmency" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762916v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759321v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827603v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pont&#233;caille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776428v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774067v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njanji, Agata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220169v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bili&#324;ski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Saintain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798452v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksi&#263; Jelena" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Paull" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/de/book/9781493927968#aboutBook" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2797-5_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809174v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Link" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Redden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Stoddard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470960929.ch19" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812869v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848001v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burghoffer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ving&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Herbommez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schwarzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skorokhod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Simula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buurman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Declerck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Andelkovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mikic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262570.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sne&#382;ana An&#241;elkovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Banovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Simula" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269778.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vasic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Mihailovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andelkovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.970865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Gamberini," TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Touratier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72548-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii A. Skorokhod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Felice Simula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Marrocco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tambini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-09-806364" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akide-Ndunge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mandili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002688" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Houtin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00941" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hybl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knudsen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.01.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andelkovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Duric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cupina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000687" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXTFV0WR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arese" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dordevi&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mili&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-011-0453-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F55A1798BEEDBD52C9C9F1BBE137CAD2F63397DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.09.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W802S381-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syedmasood Rizvi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galmiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1292-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9KQQBDG1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.096966" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Suso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilsanz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-005-6844-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-52V17B1H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668935v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutierrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Avila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0410-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06KLZ565-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benabdelmouna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoussi Atta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669758v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajbir Singh Sangwan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Placide Assoumou Ndong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rancillac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;my" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bili&#324;ski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Saintain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njanji, Agata" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722086v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Douay," TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544228v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744012v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748425v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agrama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745349v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756788v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Crepon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexii Skorokhod" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758196v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angelova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishnyakova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duric" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Devaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754741v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754624v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Suarez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762319v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763172v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Muel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Crepon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762330v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762804v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desprez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763869v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Roy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764209v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Skiba" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvarel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinchard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abirached-Darmency" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763190v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domoney" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827603v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pont&#233;caille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763180v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774067v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798452v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksi&#263; Jelena" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Paull" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/de/book/9781493927968#aboutBook" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2797-5_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809174v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Link" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Redden" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Stoddard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470960929.ch19" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812869v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abirached-Darmency" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848001v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burghoffer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ving&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>