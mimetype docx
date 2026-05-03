--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -234,633 +234,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des SERM sur la biodiversité et le climat : accepter le déséquilibre ?</w:t>
+                <w:t xml:space="preserve">Du loisir à l’apprentissage de la vulnérabilité de la nature : jardiner en ville pour renouveler les relations aux vivants, à Malmö (Suède)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Le Bot</w:t>
+                <w:t xml:space="preserve">Margaux Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post : la revue d'Arep</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ci⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010735v1</w:t>
+                <w:t xml:space="preserve">hal-04649464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the multiple perspectives of people and nature in place-based marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Wedding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Pittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Lepczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puniwai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44183-024-00071-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du loisir à l’apprentissage de la vulnérabilité de la nature : jardiner en ville pour renouveler les relations aux vivants, à Malmö (Suède)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Observing farm plots to increase attentiveness and cooperation with nature: a case study in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin, 15 (1), </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.525-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120ci⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-023-10497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649464v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing farm plots to increase attentiveness and cooperation with nature: a case study in Belgium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Alarcon</w:t>
+                <w:t xml:space="preserve">Impact des SERM sur la biodiversité et le climat : accepter le déséquilibre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Post : la revue d'Arep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321322v1</w:t>
+                <w:t xml:space="preserve">hal-05010735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t>
+                <w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Salès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.145. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273950v1</w:t>
+                <w:t xml:space="preserve">hal-04157089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of spatialized ecological information in defining and implementing biodiversity offsets policies. A comparative study of Colombia and France</w:t>
+                <w:t xml:space="preserve">Tackling limitations in biodiversity offsetting? A comparison of the Peruvian and French approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Salès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.279-291. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2023.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02143-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157089v1</w:t>
+                <w:t xml:space="preserve">hal-04273950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation urbaine à la rareté de l’eau à Phoenix et à Tucson (Arizona) : une approche de political ecology</w:t>
               </w:r>
@@ -2582,444 +2582,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00565324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing agricultural change for biodiversity conservation in a Mediterranean upland</w:t>
+                <w:t xml:space="preserve">Long-term anthropogenic and ecological dynamics of a Mediterranean landscape: Impacts on multiple taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepart</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Caplat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96, pp. 214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226087v1</w:t>
+                <w:t xml:space="preserve">halshs-01225986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term anthropogenic and ecological dynamics of a Mediterranean landscape: Impacts on multiple taxa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value of an urban habitat for the native Mediterranean avifauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Amparo Caula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp. 73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-009-0104-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2010.03.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225986v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of an urban habitat for the native Mediterranean avifauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing agricultural change for biodiversity conservation in a Mediterranean upland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Amparo Caula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+                <w:t xml:space="preserve">Paul Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (1), pp. 73-89. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (3), pp. 737-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-009-0104-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227517v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
               </w:r>
@@ -3124,185 +3124,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of an alpine grassland landscape and socio−political discourses on rural development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réseau Natura 2000. Vers une gestion intégrative de l’espace rural européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-009-0099-3⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Quelle Europe vingt ans après la chute du Mur ?, 84 (3), pp. 173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.7417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227515v1</w:t>
+                <w:t xml:space="preserve">halshs-01226090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir des espaces protégés pour conserver la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3318,479 +3279,518 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69, pp. 11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau Natura 2000. Vers une gestion intégrative de l’espace rural européen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de la couverture végétale et de l'anthropisation du causse Méjéan (Lozère) dans la longue durée (XIVe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepart</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp. 7-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226090v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la couverture végétale et de l'anthropisation du causse Méjéan (Lozère) dans la longue durée (XIVe - XXe siècles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepart</w:t>
+                <w:t xml:space="preserve">The influence of bird information, attitudes, and demographics on public preferences toward urban green spaces: The case of Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Amparo Caula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen T. Hvenegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp. 117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2008.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227541v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of bird information, attitudes, and demographics on public preferences toward urban green spaces: The case of Montpellier, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glen T. Hvenegaard</w:t>
+                <w:t xml:space="preserve">Quelle démarche cognitive pour réaliser une carte mondiale de l’aréisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199, pp.47-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227520v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle démarche cognitive pour réaliser une carte mondiale de l’aréisme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Aufrère</w:t>
+                <w:t xml:space="preserve">Social representations of an alpine grassland landscape and socio−political discourses on rural development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-009-0099-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227537v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning upland futures: Stakeholder responses to scenarios for Europe's mountain landscapes</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Caula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (1), pp. 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4154,334 +4154,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature : un antimonde ?</w:t>
+                <w:t xml:space="preserve">Des réserves de nature aux territoires de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 651, pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.651.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227547v1</w:t>
+                <w:t xml:space="preserve">halshs-01227543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et écologie des paysages : quelles relations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nature : un antimonde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp. 87-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2006.2521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227548v1</w:t>
+                <w:t xml:space="preserve">halshs-01227547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réserves de nature aux territoires de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie et écologie des paysages : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 651, pp.37-59. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (3), pp. 355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.651.0485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2006.2521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227543v1</w:t>
+                <w:t xml:space="preserve">halshs-01227548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns and agriculture: modelling the long-term effects of human practices on Pinus sylvestris spatial dynamics (Causse Mejean, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,273 +5213,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prélèvements de cerfs, chevreuils, sangliers en Lozère: remarques sur leur impact économique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de la forêt privée et formation des propriétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 47, pp.379-396</w:t>
+              <w:t xml:space="preserve">, 1999, 47 (187), pp. 281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227572v1</w:t>
+                <w:t xml:space="preserve">halshs-01227577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la forêt privée et formation des propriétaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les phénomènes d'accrues : analyser, comprendre et prévoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (187), pp. 281-298</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Numéro spécial 1999, pp. 59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227577v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes d'accrues : analyser, comprendre et prévoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les prélèvements de cerfs, chevreuils, sangliers en Lozère: remarques sur leur impact économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rousset</w:t>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Numéro spécial 1999, pp. 59-66</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.379-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227575v1</w:t>
+                <w:t xml:space="preserve">halshs-01227572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et propriété : la production de l'espace forestier privé</w:t>
               </w:r>
@@ -5761,51 +5761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie urbaine et biodiversité. Apports de terrain de recherches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apogée, pp.118-131, 2025, Écologies urbaines, 9782843988905</w:t>
@@ -5834,51 +5834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gare et quartiers de gares dans la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des interactions entre les changements d’usage des terres et la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6936,51 +6936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalité ou biodiversité! Quels enjeux de conservation, quels modes de mise en œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7564,90 +7564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troupeaux et paysages sur le Causse Méjan Méjean (XVIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffont P.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumance et estivage en Occident : des origines aux enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.275-289, 2006, XXVIe Journées internationales d’histoire de l’abbaye de Flaran Toulouse, 978-2858168439</w:t>
@@ -7947,51 +7947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8046,64 +8046,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous reforestation in a peri-Mediterranean landscape: history of agricultural systems and dynamics of woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8276,51 +8276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8676,312 +8676,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of anthropogenic pressures on coastal environments. Contribution to the management of protected areas. A French example.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Daeden</w:t>
+                <w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Portected Areas Congrès 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226097v1</w:t>
+                <w:t xml:space="preserve">hal-01239827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Seascapes : a concept for integrated management. « Multidisciplinary approaches to MPA management »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">International Marine Portected Areas Congrès 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239827v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascapes : a concept for integrated management. « Multidisciplinary approaches to MPA management »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Parrain</w:t>
+                <w:t xml:space="preserve">Spatial analysis of anthropogenic pressures on coastal environments. Contribution to the management of protected areas. A French example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Portected Areas Congrès 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226099v1</w:t>
+                <w:t xml:space="preserve">halshs-01226097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et visualisation du paysage résultant de scénarios d'occupation du territoire</w:t>
               </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les Ressources Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mathématiques, Informatique et Statistique pour l'Environnement et l'Agronomie (0729)., Jun 2008, Montpellier, France</w:t>
@@ -9118,51 +9118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,51 +9939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wedding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lepczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puniwai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00071-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10497-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01030-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lhuillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Letourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05716-190109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Caula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0295-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vogiatzakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SK30BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Paloniemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Apostolopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Primmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzinska-Jurczak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00565324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nespoulous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0160-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2K1RC9M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VC723R4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2010.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQDS5Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Amparo Caula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-009-0104-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/950783A2BBDBB18A65CD1F846CE3ABBB3D53F7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rivoal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-009-0099-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVL0WJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7417" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WBHJTDW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Hvenegaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2008.12.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BZJ8PC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Aufr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Soliva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina R&#248;nningen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bezak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2007.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2008.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB25RTGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Shen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Feng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqiang Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Ouyang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01038.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.651.0485" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-4430-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B71122DCB8BF50608E16DEB497622B498F9167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0ZG084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2001.2216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)80003-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)88797-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227577v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227575v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.4999" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1996.3594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Auvray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daeden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Attonaty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klezcevski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273826v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273843v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Crowder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wedding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parrain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cornu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813627v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nespoulous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie P&#233;laquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776976v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wedding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lepczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puniwai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00071-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10497-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01030-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lhuillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Letourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05716-190109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Caula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0295-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vogiatzakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SK30BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Paloniemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Apostolopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Primmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzinska-Jurczak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00565324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nespoulous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0160-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2K1RC9M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2010.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQDS5Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Amparo Caula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-009-0104-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/950783A2BBDBB18A65CD1F846CE3ABBB3D53F7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VC723R4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WBHJTDW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Hvenegaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2008.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BZJ8PC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Aufr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rivoal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-009-0099-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVL0WJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Soliva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina R&#248;nningen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bezak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2007.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2008.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB25RTGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Shen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Feng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqiang Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Ouyang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01038.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.651.0485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2521" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-4430-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B71122DCB8BF50608E16DEB497622B498F9167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0ZG084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2001.2216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)80003-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)88797-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.4999" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1996.3594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Auvray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daeden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Attonaty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klezcevski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273826v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273843v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Crowder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wedding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parrain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cornu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813627v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nespoulous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie P&#233;laquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776976v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>