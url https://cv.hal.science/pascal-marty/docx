--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -234,118 +234,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du loisir à l’apprentissage de la vulnérabilité de la nature : jardiner en ville pour renouveler les relations aux vivants, à Malmö (Suède)</w:t>
+                <w:t xml:space="preserve">Observing farm plots to increase attentiveness and cooperation with nature: a case study in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin, 15 (1), </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.525-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120ci⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-023-10497-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649464v1</w:t>
+                <w:t xml:space="preserve">hal-04321322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the multiple perspectives of people and nature in place-based marine spatial planning</w:t>
               </w:r>
@@ -459,118 +459,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing farm plots to increase attentiveness and cooperation with nature: a case study in Belgium</w:t>
+                <w:t xml:space="preserve">Du loisir à l’apprentissage de la vulnérabilité de la nature : jardiner en ville pour renouveler les relations aux vivants, à Malmö (Suède)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.525-539. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-023-10497-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120ci⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321322v1</w:t>
+                <w:t xml:space="preserve">hal-04649464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des SERM sur la biodiversité et le climat : accepter le déséquilibre ?</w:t>
               </w:r>
@@ -1078,248 +1078,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Alarcon Margaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02985579v1</w:t>
+                <w:t xml:space="preserve">halshs-02986591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for vineyards: Transforming farmer-vine relations and practices in viticulture French farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alarcon Margaux</w:t>
+                <w:t xml:space="preserve">Building Consensus? The Production of a Water Conservation Discourse Through Twitter: The Water use it Wisely Campaign in Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2020.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2020.1821743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986591v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Environmental and Conser­vation Research Do without Social Scientists? A Comment on Victoria Y. Martin (2019)</w:t>
               </w:r>
@@ -1736,265 +1736,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Contribution of Fiscal Transfers to Protected Area Policy</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of bird communities in urban forests of a Mediterranean city (Montpellier, Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Borie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+                <w:t xml:space="preserve">Sabina Caula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Letourneau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Elena de Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05716-190109⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-013-0295-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225974v1</w:t>
+                <w:t xml:space="preserve">halshs-01225975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of bird communities in urban forests of a Mediterranean city (Montpellier, Southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Contribution of Fiscal Transfers to Protected Area Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Caula</w:t>
+                <w:t xml:space="preserve">Irene Ring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Elena de Villalobos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-013-0295-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-05716-190109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225975v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible ascension de l’écologisation des politiques publiques (1850-1980)</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tzanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Vogiatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,444 +2582,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00565324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term anthropogenic and ecological dynamics of a Mediterranean landscape: Impacts on multiple taxa</w:t>
+                <w:t xml:space="preserve">Managing agricultural change for biodiversity conservation in a Mediterranean upland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cheylan</w:t>
+                <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2010.03.007⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (3), pp. 737-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225986v1</w:t>
+                <w:t xml:space="preserve">halshs-01226087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of an urban habitat for the native Mediterranean avifauna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Long-term anthropogenic and ecological dynamics of a Mediterranean landscape: Impacts on multiple taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-009-0104-0⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96, pp. 214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227517v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing agricultural change for biodiversity conservation in a Mediterranean upland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value of an urban habitat for the native Mediterranean avifauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Caplat</w:t>
+                <w:t xml:space="preserve">Sabina Amparo Caula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Debussche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marty</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 143 (3), pp. 737-746. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp. 73-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-009-0104-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226087v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bird information, attitudes, and demographics on public preferences toward urban green spaces: The case of Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Amparo Caula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen T. Hvenegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,277 +3770,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning upland futures: Stakeholder responses to scenarios for Europe's mountain landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variation in species composition of an urban bird community in Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Caula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2007.04.001⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (1), pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2008.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227527v1</w:t>
+                <w:t xml:space="preserve">halshs-01227525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in species composition of an urban bird community in Mediterranean France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Envisioning upland futures: Stakeholder responses to scenarios for Europe's mountain landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Rønningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsin Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2008.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp. 56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed Conservation Landscape for Giant Pandas in the Minshan Mountains, China</w:t>
               </w:r>
@@ -4154,420 +4154,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réserves de nature aux territoires de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape patterns and agriculture: modelling the long-term effects of human practices on Pinus sylvestris spatial dynamics (Causse Mejean, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 651, pp.37-59. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp. 657-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.651.0485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-4430-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227543v1</w:t>
+                <w:t xml:space="preserve">halshs-01227533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature : un antimonde ?</w:t>
+                <w:t xml:space="preserve">Des réserves de nature aux territoires de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 651, pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.651.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227547v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et écologie des paysages : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83 (3), pp. 355-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bagf.2006.2521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns and agriculture: modelling the long-term effects of human practices on Pinus sylvestris spatial dynamics (Causse Mejean, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nature : un antimonde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp. 87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227533v1</w:t>
+                <w:t xml:space="preserve">halshs-01227547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ management strategies and land use in an agropastoral landscape: Roquefort cheese production rules as a driver of change</w:t>
               </w:r>
@@ -5459,174 +5459,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et propriété : la production de l'espace forestier privé</w:t>
+                <w:t xml:space="preserve">Propriété privée et politique de reboisement : le cas des groupements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 244, pp. 41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1998.4999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227580v1</w:t>
+                <w:t xml:space="preserve">halshs-01227581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété privée et politique de reboisement : le cas des groupements forestiers</w:t>
+                <w:t xml:space="preserve">Environnement et propriété : la production de l'espace forestier privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 98 (3), pp. 55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecoru.1998.4999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227581v1</w:t>
+                <w:t xml:space="preserve">halshs-01227580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La friche entre célébration et disparition</w:t>
               </w:r>
@@ -5828,260 +5828,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gare et quartiers de gares dans la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité des quartiers de gare : systèmes socio-écologiques et réseaux multiniveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Bonneau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nacima Baron; Nils Le Bot; Pauline Detavernier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle nature des gares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.19-32, 2024, 9782379244582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871092v1</w:t>
+                <w:t xml:space="preserve">hal-04702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité des quartiers de gare : systèmes socio-écologiques et réseaux multiniveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gare et quartiers de gares dans la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Auvray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Nacima Baron; Nils Le Bot; Pauline Detavernier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Bonneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle nature des gares</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.33-48, 2024, 9791030011302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna29.9791030011302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702706v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling sensitivity of drivers</w:t>
               </w:r>
@@ -6186,172 +6186,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual framework and typology of drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire des interactions entre les changements d’usage des terres et la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Henle K., Potts S., Kunin W., Matsinos Y., Similä J., Pantis J., Grobelnik V., Penev L. and Settele J. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gauthier-Clerc M., Mesleard F., Blondel, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scaling in ecology and biodiversity conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pensoft, pp. 25-30, 2014</w:t>
+              <w:t xml:space="preserve">Sciences de la Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp. 179-193, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226113v1</w:t>
+                <w:t xml:space="preserve">halshs-01226110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible ascension de l’écologisation des politiques publiques (1870-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6371,156 +6341,186 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Napoléone C., Allaoua A.K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologisation des politiques publiques et des pratiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Dossiers de l’environnement de l’INRA, pp. 51-58, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des interactions entre les changements d’usage des terres et la biodiversité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual framework and typology of drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gauthier-Clerc M., Mesleard F., Blondel, J. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daeden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vogiatzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henle K., Potts S., Kunin W., Matsinos Y., Similä J., Pantis J., Grobelnik V., Penev L. and Settele J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université, pp. 179-193, 2014</w:t>
+              <w:t xml:space="preserve">Scaling in ecology and biodiversity conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pensoft, pp. 25-30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226110v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of drivers change across administrative levels</w:t>
               </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tzanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Vogiatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6936,51 +6936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalité ou biodiversité! Quels enjeux de conservation, quels modes de mise en œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7016,470 +7016,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and environmental assessment policies</w:t>
+                <w:t xml:space="preserve">Social participation and policies for strategic environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Marty, Sandrine Devaux. </w:t>
+              <w:t xml:space="preserve">Marty P. et Devaux S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social movements and public action: Lessons from environmental issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.131-148, 2009</w:t>
+              <w:t xml:space="preserve">Social movements and public action. Lessons from environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du CEFRES, pp. 125-142, 2009, 978-80-86311-20-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00503097v1</w:t>
+                <w:t xml:space="preserve">halshs-01227587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and policies for strategic environmental assessment</w:t>
+                <w:t xml:space="preserve">Social participation and environmental assessment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marty P. et Devaux S. </w:t>
+              <w:t xml:space="preserve">Pascal Marty, Sandrine Devaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social movements and public action. Lessons from environmental issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications du CEFRES, pp. 125-142, 2009, 978-80-86311-20-3</w:t>
+              <w:t xml:space="preserve">Social movements and public action: Lessons from environmental issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.131-148, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227587v1</w:t>
+                <w:t xml:space="preserve">halshs-00503097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and restoration of abandoned farmland and other old fields in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should the effects of landscape changes on biodiversity be taken seriously?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Cramer V.A. &amp; Hobbs R.J. </w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klezcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darqué M., Terrasson D. and Luginbühl Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old fields. Dynamics and restoration of abandoned farmland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Island Press, pp. 202-224, 2007</w:t>
+              <w:t xml:space="preserve">Landscape: from Knowledge to Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp. 29-40, 2007, 978-2-7592-0060-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227596v1</w:t>
+                <w:t xml:space="preserve">halshs-01227588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the effects of landscape changes on biodiversity be taken seriously?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paysage culturel rattrapé par sa dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klezcevski</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Darqué M., Terrasson D. and Luginbühl Y. </w:t>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robin P., Aeschlimann J.-P. &amp; Feller C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape: from Knowledge to Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp. 29-40, 2007, 978-2-7592-0060-3</w:t>
+              <w:t xml:space="preserve">Histoire et agronomie. Entre ruptures et durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.415-438, 2007, 978-2-7099-1626-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227588v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage culturel rattrapé par sa dynamique</w:t>
+                <w:t xml:space="preserve">Dynamics and restoration of abandoned farmland and other old fields in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Aronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robin P., Aeschlimann J.-P. &amp; Feller C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cramer V.A. &amp; Hobbs R.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et agronomie. Entre ruptures et durée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.415-438, 2007, 978-2-7099-1626-4</w:t>
+              <w:t xml:space="preserve">Old fields. Dynamics and restoration of abandoned farmland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Island Press, pp. 202-224, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227604v1</w:t>
+                <w:t xml:space="preserve">halshs-01227596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures agri−environnementales et la biodiversité : quel bilan ?</w:t>
               </w:r>
@@ -8371,51 +8371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text mining et lexicométrie pour caractériser le discours environnemental sur les consommations urbaines de l'eau : analyse d'une stratégie de communication sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,260 +8676,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Seascapes : a concept for integrated management. « Multidisciplinary approaches to MPA management »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">International Marine Portected Areas Congrès 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239827v1</w:t>
+                <w:t xml:space="preserve">halshs-01226099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascapes : a concept for integrated management. « Multidisciplinary approaches to MPA management »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Parrain</w:t>
+                <w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Portected Areas Congrès 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226099v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of anthropogenic pressures on coastal environments. Contribution to the management of protected areas. A French example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation pour les Ressources Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mathématiques, Informatique et Statistique pour l'Environnement et l'Agronomie (0729)., Jun 2008, Montpellier, France</w:t>
@@ -9939,51 +9939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wedding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lepczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puniwai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00071-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10497-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01030-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lhuillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Letourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05716-190109" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Caula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0295-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vogiatzakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SK30BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Paloniemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Apostolopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Primmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzinska-Jurczak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00565324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nespoulous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0160-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2K1RC9M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2010.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQDS5Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Amparo Caula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-009-0104-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/950783A2BBDBB18A65CD1F846CE3ABBB3D53F7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226087v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VC723R4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WBHJTDW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Hvenegaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2008.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BZJ8PC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Aufr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rivoal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-009-0099-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVL0WJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Soliva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina R&#248;nningen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bezak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2007.04.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2008.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB25RTGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Shen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Feng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqiang Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Ouyang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01038.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.651.0485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2521" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-4430-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B71122DCB8BF50608E16DEB497622B498F9167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0ZG084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2001.2216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)80003-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)88797-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.4999" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1996.3594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Auvray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daeden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Attonaty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227587v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klezcevski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273826v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273843v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Crowder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wedding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parrain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cornu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813627v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nespoulous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie P&#233;laquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776976v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macaela Skelton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Amici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Arlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Balasubramaniam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alarcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-023-10497-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Wedding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Pittman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lepczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puniwai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00071-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2023.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02143-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01030-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2020.08.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2020.1821743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conversy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lhuillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.1165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Caula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena de Villalobos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0295-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Letourneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ring" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05716-190109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vogiatzakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SK30BP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riikka Paloniemi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Apostolopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Primmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzinska-Jurczak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00565324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nespoulous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0160-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2K1RC9M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caplat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VC723R4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2010.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQDS5Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Amparo Caula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-009-0104-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/950783A2BBDBB18A65CD1F846CE3ABBB3D53F7EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WBHJTDW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaudon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen T. Hvenegaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2008.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BZJ8PC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Aufr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rivoal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-009-0099-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVL0WJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227525v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2008.03.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB25RTGQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Soliva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina R&#248;nningen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bezak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Cooper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2007.04.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Shen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Feng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqiang Xie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Ouyang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01038.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-4430-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B71122DCB8BF50608E16DEB497622B498F9167/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.651.0485" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2006.2521" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quetier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0ZG084-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larrere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Franck-Dominique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(03)00089-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227557v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2001.2216" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)80003-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(00)88797-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.2000.1986" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.4999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1996.3594" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Auvray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daeden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226109v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Attonaty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klezcevski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aronson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273826v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273832v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273837v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vernet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273843v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025332v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226093v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Crowder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wedding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parrain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cornu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813627v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nespoulous" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie P&#233;laquier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776976v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223047v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>