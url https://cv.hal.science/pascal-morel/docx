--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -619,360 +619,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+                <w:t xml:space="preserve">hal-03582174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faheem Khan</w:t>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azou</w:t>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582174v1</w:t>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR-UWB Radar-Based Robust Heart Rate Detection Using a Deep Learning Technique Intended for Vehicular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (16), pp.2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,90 +1253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.1428-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirping techniques for enhancing the performance of SOA-based UWB over fiber systems: An experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,295 +1879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation”</w:t>
+                <w:t xml:space="preserve">Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (22), pp.5316-5316. </w:t>
+              <w:t xml:space="preserve">, 2018, 36 (13), pp.2737-2745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2874573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2822732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954348v1</w:t>
+                <w:t xml:space="preserve">hal-01954338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation</w:t>
+                <w:t xml:space="preserve">Erratum to “Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (13), pp.2737-2745. </w:t>
+              <w:t xml:space="preserve">, 2018, 36 (22), pp.5316-5316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2822732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2018.2874573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954338v1</w:t>
+                <w:t xml:space="preserve">hal-01954348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing broadband optical transmission links by appropriate spectral combination of broadband SOA gain, Raman amplification and transmission fiber losses</w:t>
               </w:r>
@@ -2293,325 +2293,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband Gain MQW-SOA Modeling and Saturation Power Improvement in a Tri-Electrode Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammam Motaweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+                <w:t xml:space="preserve">Romain Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Jard</w:t>
+                <w:t xml:space="preserve">Agnès Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (10), pp.2003-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2657821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340318v1</w:t>
+                <w:t xml:space="preserve">hal-01454957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Gain MQW-SOA Modeling and Saturation Power Improvement in a Tri-Electrode Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brenot</w:t>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Verdier</w:t>
+                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (10), pp.2003-2009. </w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2017.2657821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454957v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,51 +2952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4851,77 +4851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,449 +5200,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358477v1</w:t>
+                <w:t xml:space="preserve">hal-03420595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raed El Hassanieh</w:t>
+                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andre Perennou</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.STh1F.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211270v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
+                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy. pp.123-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148309v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
@@ -5656,90 +5647,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Phu Quoc Island (virtual), Vietnam. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420595v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
               </w:r>
@@ -5850,103 +5850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6101,51 +6101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Stage Passive Optical Pod Interconnects for Small Energy-Aware Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Envelope Tracking SOA Amplifier for CO-OFDM Transmission by Using PSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Ortiz Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Pardinas Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,286 +7102,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342225v1</w:t>
+                <w:t xml:space="preserve">hal-01342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serban Bejan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342086v1</w:t>
+                <w:t xml:space="preserve">hal-01342225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving SOA direct modulation capability with optical filtering</w:t>
               </w:r>
@@ -7484,51 +7484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,51 +7838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7963,51 +7963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,103 +8088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
@@ -8364,51 +8364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammam Motaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8584,51 +8584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of nonlinear companding schemes for CO-OFDM transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,265 +9260,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bohémond</w:t>
+                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.10.1109/NUSOD.2011.6041157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126713v1</w:t>
+                <w:t xml:space="preserve">hal-00660682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bohémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00660682v1</w:t>
+                <w:t xml:space="preserve">hal-01126713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCES DES SOA SUR UNE LARGE BANDE PASSANTE OPTIQUE DANS UN SYSTÈME DE TRANSMISSION OPTIQUE CO-OFDM</w:t>
               </w:r>
@@ -11381,51 +11381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11162505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi V Rizou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6426-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5BBFB48F5891765158B750DF6A5D02A7855C17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550362" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11162505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi V Rizou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6426-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5BBFB48F5891765158B750DF6A5D02A7855C17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550362" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>