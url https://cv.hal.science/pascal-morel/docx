--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -619,360 +619,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faheem Khan</w:t>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azou</w:t>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582174v1</w:t>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+                <w:t xml:space="preserve">hal-03582174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR-UWB Radar-Based Robust Heart Rate Detection Using a Deep Learning Technique Intended for Vehicular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (16), pp.2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,90 +1253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.1428-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,51 +1764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirping techniques for enhancing the performance of SOA-based UWB over fiber systems: An experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,295 +2427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
+                <w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Jard</w:t>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.B124-B136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340318v1</w:t>
+                <w:t xml:space="preserve">hal-01498936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (4), pp.B124-B136. </w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498936v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor optical amplifier direct modulation with double-stage birefringent fiber loop</w:t>
               </w:r>
@@ -2946,394 +2946,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (20), pp.2162-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088835v1</w:t>
+                <w:t xml:space="preserve">hal-01218942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of directly modulated semiconductor optical amplifier with filter-assisted birefringent fiber loop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Hamzé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, 10, </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.177 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.29313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01489240v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Performance improvement of directly modulated semiconductor optical amplifier with filter-assisted birefringent fiber loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.29313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced performance of semiconductor optical amplifier at high direct modulation speed with birefringent fiber loop</w:t>
               </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4851,77 +4851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,440 +5200,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
+                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.STh1F.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420595v1</w:t>
+                <w:t xml:space="preserve">hal-03358477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
+                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Turin, Italy. pp.123-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358477v1</w:t>
+                <w:t xml:space="preserve">hal-04211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Domain Numerical Study of Two Semiconductor Optical Amplifiers Laser Cavity Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raed El Hassanieh</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Phu Quoc Island (virtual), Vietnam. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NUSOD52207.2021.9541528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04211270v1</w:t>
+                <w:t xml:space="preserve">hal-03148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
@@ -5647,99 +5656,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148309v1</w:t>
+                <w:t xml:space="preserve">hal-03420595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
               </w:r>
@@ -5850,103 +5850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6101,77 +6101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Stage Passive Optical Pod Interconnects for Small Energy-Aware Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Envelope Tracking SOA Amplifier for CO-OFDM Transmission by Using PSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Ortiz Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Pardinas Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,463 +6843,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411674v1</w:t>
+                <w:t xml:space="preserve">hal-01342225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342228v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serban Bejan</w:t>
+                <w:t xml:space="preserve">Improving SOA direct modulation capability with optical filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi V Rizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342086v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
+                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,204 +7301,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342225v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SOA direct modulation capability with optical filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+                <w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+              <w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cartagena, Spain. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2016.7494059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489246v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,77 +7596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse amplitude modulation applied to extended Passive Optical Pod Interconnect, for small energy-aware data centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,467 +7724,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la modulation directe à travers un amplificateur optique à semi-conducteurs en présence d’un filtrage optique adapté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoi V Rizou</w:t>
+                <w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Pesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489250v1</w:t>
+                <w:t xml:space="preserve">hal-01296888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Moulinard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296888v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serban Bejan</w:t>
+                <w:t xml:space="preserve">Analyse de la modulation directe à travers un amplificateur optique à semi-conducteurs en présence d’un filtrage optique adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi V Rizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos E Zoiros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342199v1</w:t>
+                <w:t xml:space="preserve">hal-01489250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
@@ -8584,51 +8584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of nonlinear companding schemes for CO-OFDM transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8813,51 +8813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptively Modulated Optical OFDM Transmission using two cascaded SOAs for optical access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,265 +9260,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bohémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660682v1</w:t>
+                <w:t xml:space="preserve">hal-01126713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et simulation de la non-linéarité d’un mélangeur tout-optique de signaux hyperfréquences à base d’un SOA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bohémond</w:t>
+                <w:t xml:space="preserve">SOA modeling for advanced optical modulation formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khaleghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Simulation of Optoelectronic Devices (NUSOD), 2011 11th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.10.1109/NUSOD.2011.6041157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126713v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCES DES SOA SUR UNE LARGE BANDE PASSANTE OPTIQUE DANS UN SYSTÈME DE TRANSMISSION OPTIQUE CO-OFDM</w:t>
               </w:r>
@@ -10063,51 +10063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10158,51 +10158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage mutuel d'un SOA avec une structure interférométrique SOA-MZI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11381,51 +11381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11162505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi V Rizou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6426-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29313" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5BBFB48F5891765158B750DF6A5D02A7855C17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550362" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kacel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fontenelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2025.3532834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed El Hassanieh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3231651" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11162505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammam Motaweh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghi&#351;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guegan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0T60NPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2657821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489234v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi V Rizou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos E Zoiros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6426-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Connelly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Krzczanowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0628-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.29313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5BBFB48F5891765158B750DF6A5D02A7855C17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khaleghi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2183346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boh&#233;mond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pucel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9520-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSM91RD8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010536" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075375" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quintard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD54938.2022.9894840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD52207.2021.9541528" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Glukhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Moiseev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Dadoenkova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hamdash" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550362" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukdad A." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo S." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296817v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gu&#233;gan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali. Alaeddine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00660682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00533569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00503266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hlali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ramadan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213158v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319601v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04212515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>