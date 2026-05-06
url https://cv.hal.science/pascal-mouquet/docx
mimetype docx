--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -484,1030 +484,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
+                <w:t xml:space="preserve">Negative sea level anomalies with extreme low tides in the South-West Indian Ocean shape Reunion Island’s fringing coral reef flats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Johary</w:t>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (22), pp.5368. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, 110508 (16p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15225368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398028v1</w:t>
+                <w:t xml:space="preserve">hal-04204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative sea level anomalies with extreme low tides in the South-West Indian Ocean shape Reunion Island’s fringing coral reef flats</w:t>
+                <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lola Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, 110508 (16p.). </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), pp.5368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15225368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204098v1</w:t>
+                <w:t xml:space="preserve">hal-04398028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework to predict the individual and population-level distributions from tracking data</w:t>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Chambault</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jean</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05436⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411118v1</w:t>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological framework to predict the individual and population-level distributions from tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Philippine Chambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Belon</w:t>
+                <w:t xml:space="preserve">Claire Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Contrasted habitats and individual plasticity drive the fine scale movements of juvenile green turtles in coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Chambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ballorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-019-0184-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896350v1</w:t>
+                <w:t xml:space="preserve">hal-03046010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted habitats and individual plasticity drive the fine scale movements of juvenile green turtles in coastal ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
+                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ballorain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.1. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-019-0184-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046010v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
@@ -1545,103 +1545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of changes in shallow coral reefs status: Towards a spatial approach using hyperspectral and multispectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pascal Quod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96, pp.174 - 191. </w:t>
@@ -1993,1420 +1993,1420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensité du blanchissement corallien 2025 à La Réunion et impacts du cyclone Garance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+                <w:t xml:space="preserve">Julie Mollies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Julien Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214845v1</w:t>
+                <w:t xml:space="preserve">hal-05304860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de séries temporelles d’images satellites Sentinel-2 pour la production d’images et la cartographie des fonds marins de la surface jusqu’aux profondeurs mésophotiques dans le sud-ouest de l’océan Indien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; Shom; IGARUN; Nantes Université, Mar 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">GeoHab 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016790v1</w:t>
+                <w:t xml:space="preserve">hal-05214845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathymetry mapping using the high resolution VENμS satellite: an easy-to-transfer estimation over Glorioso Islands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion de séries temporelles d’images satellites Sentinel-2 pour la production d’images et la cartographie des fonds marins de la surface jusqu’aux profondeurs mésophotiques dans le sud-ouest de l’océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">merIGéo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; Shom; IGARUN; Nantes Université, Mar 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3069712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05371960v1</w:t>
+                <w:t xml:space="preserve">hal-05016790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les variables essentielles de biodiversité côtière par imagerie satellite multi et hyperspectrale : Projet SCO-BioEOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bathymetry mapping using the high resolution VENμS satellite: an easy-to-transfer estimation over Glorioso Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">merIGéo 2025 - 5e édition du colloque national bisannuel dédié à la géomatique appliquée au milieu marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3069712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016838v1</w:t>
+                <w:t xml:space="preserve">hal-05371960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier les variables essentielles de biodiversité côtière par imagerie satellite multi et hyperspectrale : Projet SCO-BioEOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollies</w:t>
+                <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafaye</w:t>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catry Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">merIGéo 2025 - 5e édition du colloque national bisannuel dédié à la géomatique appliquée au milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; Shom; IGARUN; Nantes Université, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304868v1</w:t>
+                <w:t xml:space="preserve">hal-05016838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing EO-based framework for estimating biodiversity variables of coral reef and seagrass ecosystems at Large Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mollies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Golléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSPACE 2025 - Biodiversity Insight from Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Spatiale Européenne (ESA), Feb 2025, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016698v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+                <w:t xml:space="preserve">Developing EO-based framework for estimating biodiversity variables of coral reef and seagrass ecosystems at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
+              <w:t xml:space="preserve">BIOSPACE 2025 - Biodiversity Insight from Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Spatiale Européenne (ESA), Feb 2025, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372087v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité du blanchissement corallien 2025 à La Réunion et impacts du cyclone Garance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mollies</w:t>
+                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304860v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+                <w:t xml:space="preserve">Sen2extract @ KHEOBS: Access Sentinel-2 indices time series within a few clicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Ge George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delbar</w:t>
+                <w:t xml:space="preserve">Didier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Hongly Kheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">KHmer Earth OBServation (KHEOBS) Day 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896570v1</w:t>
+                <w:t xml:space="preserve">ird-05138684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen2extract @ KHEOBS: Access Sentinel-2 indices time series within a few clicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongly Kheang</w:t>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KHmer Earth OBServation (KHEOBS) Day 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05138684v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des habitats marins peu profonds de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Saint-Paul (La Réunion), France</w:t>
@@ -3429,263 +3429,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new passive seismic monitoring strategy for the exploration of natural Hydrogen and Helium occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geohab 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">84th EAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna (AUSTRIA), Austria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202310544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440404v1</w:t>
+                <w:t xml:space="preserve">hal-04283979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global shallow water habitat mapping of French overseas territories in Indian ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fine-scale mapping of coral reef communities in Mayotte: an essential tool for marine park management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geohab 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Ile de la Réunion), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440422v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pléiades Neo Challenge - Use Case : Live Coral Detection and Mapping using Satellite Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3701,1693 +3740,1654 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Neo Challenge Digital Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Airbus Defence and Space, Mar 2023, Internet Live Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Towards a global shallow water habitat mapping of French overseas territories in Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEMarin; Red Nacional de Estuarios y Manglares (RNEM), Jul 2023, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">Geohab 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Ile de la Réunion), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442259v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale mapping of coral reef communities in Mayotte: an essential tool for marine park management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geohab 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Ile de la Réunion), Réunion</w:t>
+              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440411v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach for deeper seafloor feature extraction by satellite imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st WIO N.O.I.S.E. network Workshop - Multidisciplinary scientific approaches to support regional governance of sites in the Western Indian Ocean: some current issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department for Continental Shelf, Maritime Zone Administration &amp; Exploration (Prime Minister's Office); IRD / DIDEM; Mauritius-seychelles Joint Management Area (JMA); Monaco Explorations; Fonds Français pour l'Environnement Mondial, May 2023, Port-Louis, Mauritius</w:t>
+              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMarin; Red Nacional de Estuarios y Manglares (RNEM), Jul 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498516v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new passive seismic monitoring strategy for the exploration of natural Hydrogen and Helium occurrences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel approach for deeper seafloor feature extraction by satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th EAGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st WIO N.O.I.S.E. network Workshop - Multidisciplinary scientific approaches to support regional governance of sites in the Western Indian Ocean: some current issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department for Continental Shelf, Maritime Zone Administration &amp; Exploration (Prime Minister's Office); IRD / DIDEM; Mauritius-seychelles Joint Management Area (JMA); Monaco Explorations; Fonds Français pour l'Environnement Mondial, May 2023, Port-Louis, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202310544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283979v1</w:t>
+                <w:t xml:space="preserve">hal-04498516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
+                <w:t xml:space="preserve">Monitoring geological gas storage sites with ambient noise interferometric methods: focus on seismic attenuation changes for gas movement detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Thomas Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grauls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4274245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900667v1</w:t>
+                <w:t xml:space="preserve">hal-04283847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brial</w:t>
+                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, Réunion. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900398v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l'imagerie multispectrale pour le suivi des récifs coralliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marieke Schultz</w:t>
+                <w:t xml:space="preserve">Centipède: Un réseau collaboratif de bases GNSS RTK favorisant une géolocalisation de haute précision gratuite à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pennober Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Région Réunion; IRD; Université de La Réunion; Agorah; GeoLab; Technopole de La Réunion; TAAF, Sep 2022, Saint-Denis (La Réunion), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, Réunion. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10256254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501957v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring geological gas storage sites with ambient noise interferometric methods: focus on seismic attenuation changes for gas movement detection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kremer</w:t>
+                <w:t xml:space="preserve">Potentiel de l'imagerie multispectrale pour le suivi des récifs coralliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Réunion; IRD; Université de La Réunion; Agorah; GeoLab; Technopole de La Réunion; TAAF, Sep 2022, Saint-Denis (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4274245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283847v1</w:t>
+                <w:t xml:space="preserve">hal-04501957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des habitats fonctionnels des tortues marines des îles du sud-ouest de l’océan Indien à partir de données de télédétection hyperspectrales et Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899876v1</w:t>
+                <w:t xml:space="preserve">hal-04899329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des habitats fonctionnels des tortues marines des îles du sud-ouest de l’océan Indien à partir de données de télédétection hyperspectrales et Lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Longour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, La Réunion</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899329v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level drop: extreme tide event affects corals and benthic organisms on the reef flats of Reunion Island in the South West Indian Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
+                <w:t xml:space="preserve">Ten years monitoring of Reunion Island MPA recreational uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bigot</w:t>
+                <w:t xml:space="preserve">Philippe Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Menguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaimie Machabee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Western Indian Ocean Marine Science Association (WIOMSA) Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIOMSA, Jul 2019, Mauritius, Mauritius</w:t>
+              <w:t xml:space="preserve">Eleventh WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Reduit, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959931v1</w:t>
+                <w:t xml:space="preserve">hal-02477852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and monitoring of coral reef using hyperspectral and multispectral data: application to ecological indicator implementation for reef conservation and management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea level drop: extreme tide event affects corals and benthic organisms on the reef flats of Reunion Island in the South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Western Indian Ocean Marine Science Association (WIOMSA) Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIOMSA, Jul 2019, Mauritius, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959929v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years monitoring of Reunion Island MPA recreational uses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Melissa Menguis</w:t>
+                <w:t xml:space="preserve">Assessment and monitoring of coral reef using hyperspectral and multispectral data: application to ecological indicator implementation for reef conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaimie Machabee</w:t>
+                <w:t xml:space="preserve">Jean Pascal Quod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh WIOMSA Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Reduit, Mauritius</w:t>
+              <w:t xml:space="preserve">11th Western Indian Ocean Marine Science Association (WIOMSA) Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIOMSA, Jul 2019, Mauritius, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477852v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5543,64 +5543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCO BIOEOS. Apport de la fusion hyperspectrale multi-resolution pour caractériser les fonds coralliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,77 +5664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des habitats des récifs coralliens des iles françaises de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,77 +5821,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide pour la réalisation et la commande de cartes d’habitats normalisées par télédétection en milieu récifal sur les territoires français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,64 +5939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascicule technique pour la mise en œuvre du suivi &amp;quot;Benthos de substrats durs&amp;quot; du contrôle de surveillance DCE à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications in remote sensing - natural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,64 +6268,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi spatio-temporel des herbiers de la Réunion par imagerie satellitaire Pléiades sur la période entre 2013 et 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la couverture corallienne de la plateforme récifale de Saint-Gilles / l’Hermitage à La Réunion entre 2013 à 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://sextant.ifremer.fr/record/fc82e230-8cc0-4361-9c66-ce64dec35af9/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6457,51 +6457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvertures coralliennes de la plateforme récifale de Saint-Gilles / l’Hermitage à La Réunion : Cartographie par imagerie satellite Pléiades de 2013 à 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://sextant.ifremer.fr/record/b36b8a7c-7078-4cee-acb7-66a98e4bf91c/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,357 +6513,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Leu, Réunion - 2015-06-17</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-10-26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901391v1</w:t>
+                <w:t xml:space="preserve">hal-04901528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-09-25</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-06-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901510v1</w:t>
+                <w:t xml:space="preserve">hal-04901443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-12-10</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-06-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13170795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901553v1</w:t>
+                <w:t xml:space="preserve">hal-04901324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-06-15</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,1269 +6953,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-06-11</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-12-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13170795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901324v1</w:t>
+                <w:t xml:space="preserve">hal-04901553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-12-10</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Leu, Réunion - 2015-06-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901539v1</w:t>
+                <w:t xml:space="preserve">hal-04901391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-06-16</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-09-25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13170874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901374v1</w:t>
+                <w:t xml:space="preserve">hal-04901510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-08-07</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-12-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901494v1</w:t>
+                <w:t xml:space="preserve">hal-04901539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-10-26</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-06-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13170874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901528v1</w:t>
+                <w:t xml:space="preserve">hal-04901374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater images collected by Scuba diving in St-Gilles, Réunion - 2015-06-19</w:t>
+                <w:t xml:space="preserve">Underwater images collected by Scuba diving in La-Saline, Réunion - 2015-08-07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13171424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13171493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901443v1</w:t>
+                <w:t xml:space="preserve">hal-04901494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10039113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10038383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901254v1</w:t>
+                <w:t xml:space="preserve">hal-04901259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230801 - 02_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10039111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10039112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901219v1</w:t>
+                <w:t xml:space="preserve">hal-04901242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230801 - 02_1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10039112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10039111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901242v1</w:t>
+                <w:t xml:space="preserve">hal-04901219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10038464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10039113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901232v1</w:t>
+                <w:t xml:space="preserve">hal-04901254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issus d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230722 - 02_1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10039108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10038464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901194v1</w:t>
+                <w:t xml:space="preserve">hal-04901232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issues d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230524 - 02_4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Orthophoto et DEM (MNE) issus d'images drone, UAV, Ermitage, Saint-Gilles, Réunion - 20230722 - 02_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10038383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10039108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901259v1</w:t>
+                <w:t xml:space="preserve">hal-04901194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par télédétection du blanchissement corallien des platiers récifaux de La Réunion en 2019</w:t>
               </w:r>
@@ -8227,64 +8227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Dufaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8396,103 +8396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SCO-BioEOS, Suivi des Variables Essentielles de la Biodiversité côtière : Mise en Oeuvre sur le Site Pilote de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavrard-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer; CNES; Préfecture de La Réunion/SGAR. 2025, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8512,508 +8512,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nahdi Hasinjatovo</w:t>
+                <w:t xml:space="preserve">Carte de la Géomorphologie Marine de Bassas da India (0-30m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">UMR Espace-Dev; CNES. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Terres australes et antarctiques françaises (TAAF); Ifrecor. 2024, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016620v1</w:t>
+                <w:t xml:space="preserve">hal-04723265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte de la Géomorphologie Marine de Bassas da India (0-30m)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
+                <w:t xml:space="preserve">BIOEOS. Enjeux, objectifs, approche et bilan de la campagne d’acquisition in situ sur le site de La Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Terres australes et antarctiques françaises (TAAF); Ifrecor. 2024, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Version 1.1., IFREMER/DYNECO; IFREMER/DOI; IRD; UNIVERSITE DE TOULON; SORBONE UNIVERSITE; ARBRE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04723265v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOEOS. Enjeux, objectifs, approche et bilan de la campagne d’acquisition in situ sur le site de La Réunion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+                <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritiana Faly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahdi Hasinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Version 1.1., IFREMER/DYNECO; IFREMER/DOI; IRD; UNIVERSITE DE TOULON; SORBONE UNIVERSITE; ARBRE. 2024</w:t>
+              <w:t xml:space="preserve">UMR Espace-Dev; CNES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585137v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte de la géomorphologie marine peu profondes (0/-30m) de Juan de Nova et Tromelin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coral reefs mapping using satellite data - Exploitation of the new Pléiades Neo imagery - Pléiades Neo Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">MAREX (Expertise et Conseil en Environnement Marin); UMR 228 Espace-dev; Terres australes et antarctiques françaises (TAAF). 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 228 Espace-dev; Airbus Group. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498275v1</w:t>
+                <w:t xml:space="preserve">hal-04498460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral reefs mapping using satellite data - Exploitation of the new Pléiades Neo imagery - Pléiades Neo Challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carte de la géomorphologie marine peu profondes (0/-30m) de Juan de Nova et Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Nicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">UMR 228 Espace-dev; Airbus Group. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAREX (Expertise et Conseil en Environnement Marin); UMR 228 Espace-dev; Terres australes et antarctiques françaises (TAAF). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498460v1</w:t>
+                <w:t xml:space="preserve">hal-04498275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’exécution final du projet FEDER « RENOVRISK TRANSFERT »</w:t>
               </w:r>
@@ -9051,51 +9051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des sciences de l'univers de La Réunion (OSU-R). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9147,64 +9147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAREX (Expertise et Conseil en Environnement Marin); UMR 228 Espace-dev; DEAL Réunion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9220,267 +9220,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d’une solution logicielle, nommée Pointe au Sel, pour réaliser des analyses prototypiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bègue</w:t>
+                <w:t xml:space="preserve">Intensité et impact environnemental du blanchissement corallien de 2021 sur les récifs de La Réunion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Nicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Interne] Université de La Réunion; UMR 228 Espace-dev. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAREX (Expertise et Conseil en Environnement Marin); UMR 228 Espace-dev; ENTROPIE; Université de la Réunion; IRD - Institut de recherche pour le developpement; Station SEAS-OI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468878v1</w:t>
+                <w:t xml:space="preserve">hal-04498348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité et impact environnemental du blanchissement corallien de 2021 sur les récifs de La Réunion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Wickel</w:t>
+                <w:t xml:space="preserve">Description d’une solution logicielle, nommée Pointe au Sel, pour réaliser des analyses prototypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">MAREX (Expertise et Conseil en Environnement Marin); UMR 228 Espace-dev; ENTROPIE; Université de la Réunion; IRD - Institut de recherche pour le developpement; Station SEAS-OI. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Université de La Réunion; UMR 228 Espace-dev. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04498348v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensité et impact environnemental du blanchissement corallien massif de 2019 sur les récifs coralliens de La Réunion [rapport du projet BECOMING]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9488,51 +9488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Obura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ifrecor. 2020, 70 p. + 5 p. d'annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9558,103 +9558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et gestion intégrée des herbiers de phanérogames marines du Parc naturel marin des Glorieuses et évaluation de leurs rôles fonctionnels pour les tortues marines. Rapport technique du projet BEST2.0 COPRA 2017-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Ballorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Montchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Chambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDTM; AFB. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9759,90 +9759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des habitats des récifs coralliens de La Réunion. Elaboration des fiches d’habitats marins et cartographie associée. Préfiguration de la Trame Bleue Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de La Réunion; Pareto; MAREX (Expertise et Conseil en Environnement Marin); DEAL Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9864,64 +9864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET BON ETAT II : Actualisation de l’état des lieux du SDAGE, Volet &amp;quot;eaux côtières réunionnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2Chain: An Open-Source Toolbox for Processing Sentinel-2 Satellite Images and Producing Time-Series of Spectral Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C257861D"/>
+    <w:nsid w:val="A77D36B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10466,51 +10466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-mouquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0361-4131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280727917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LKN-4108-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chambault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05436" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03046010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Dalleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0184-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Quod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58B508K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vozel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QW7ZN6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1426-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069712" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Facon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kremer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ars" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310544" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kremer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grauls" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4274245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Quod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/106081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01369169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171362" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171838" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170795" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171736" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170874" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171493" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171677" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171424" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901219v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039111" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10038464" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10038383" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04585137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03468878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montchamp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tollis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vermenot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-mouquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0361-4131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280727917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LKN-4108-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ropert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cuvillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mass&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chambault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03046010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Dalleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Nicet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-019-0184-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Quod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L58B508K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vozel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QW7ZN6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Populus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1426-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wickel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3069712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavrard-Meyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peignard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310544" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Facon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kremer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grauls" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4274245" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pennober Gwenaelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10256254" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goutorbe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Menguis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimie Machabee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Quod" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/106081" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Porcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Alloncle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01369169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Nicet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171677" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170795" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901553v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171838" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171585" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13170874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13171493" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10038383" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039111" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039113" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10038464" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10039108" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufa&#255;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04585137v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498460v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03468878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886715v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Dufay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016567v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montchamp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tollis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vermenot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Miranville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c61f49768792b627f42fd8c3c1892918fb7f45d;origin=https://framagit.org/espace-dev/sen2chain.git;visit=swh:1:snp:a52f58fd643e119591f1b4ae9d9414373e63b6b5;anchor=swh:1:rev:7972ad2521dfd031b9c394e12b924046132c6346" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>