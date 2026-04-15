--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -5035,271 +5035,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513303v1</w:t>
+                <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512861v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
@@ -5446,51 +5446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>