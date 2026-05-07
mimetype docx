--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Aléria – Mare Stagno/Cap Gros. Fouille programmée (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836679v1</w:t>
+                <w:t xml:space="preserve">hal-04535471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria – Mare Stagno/Cap Gros. Fouille programmée (2020)</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, Corse 2020 - PCR, pp.156137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535471v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacio – Piantarella : fouille programmée (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -473,64 +473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production d’amphores sur le territoire d’Aleria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -568,64 +568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, à la pointe sud de la Corse, de Cavallo à Piantarella (Bonifacio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paridaens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -676,90 +676,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio à l'époque romaine : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Corse 2019, pp.50463</w:t>
@@ -814,77 +814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Corse, 2021, pp.50001</w:t>
@@ -926,77 +926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1047,90 +1047,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bellavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Corse, 2021, pp.53887</w:t>
@@ -1159,90 +1159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria – Casabianda : sondage 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1293,77 +1293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria – Piede Tignoso : sondage (2019) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1414,90 +1414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piantarella. Une luxueuse villa maritime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 580, pp.24‒29</w:t>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troyes (Aube). Place Saint-Pierre [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Varia : Chronique des fouilles médiévales en France en 2017, 48, pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchères (Aube). Parc logistique de l'Aube, décapage 45 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sains-du-Nord (Nord) : une agglomération de la cité des Nerviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système hydraulique gallo-romain de Préseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système hydraulique gallo-romain de Préseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et abandon d’un sanctuaire du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. à Sains-du-Nord chez les Nerviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2327,51 +2327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les morts définissent le sacré : le sanctuaire de Sains-du-Nord en Gaule Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côtoyer les dieux : l'organisation des espaces dans les sanctuaires grecs et romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athènes, Grèce. pp.143-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre production et destruction : le mobilier enfoui du sanctuaire de Sains-du-Nord (Nord, FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins de la Corse : l’établissement de Piantarella. Bilan historiographique et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villae maritimae del Mediterraneo occidentale. Nascità, diffusione e trasformazione di un modello architettonico. Giornate di studio internazionali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Ciucci; B. Davidde Petriaggi; A. Marzocchella; C. Rousse; M. Stefanile, May 2019, Napoli - Capri, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,51 +2573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,64 +2720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ajaccio, France</w:t>
@@ -2931,51 +2931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et abandon d'un sanctuaire au IIIe siècle à Sains-du-Nord chez les Nerviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin des dieux. Les lieux de cultes du polythéisme dans la pratique religieuse du IIIe au Ve s. apr. J.-C. (Gaules et provinces occidentales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,51 +3013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du sanctuaire de Sains-du-Nord (Nord) : analyse de la production, consommation et diffusion des céramiques dans l'Avesnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,51 +3095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du sanctuaire de Sains-du-Nord (Nord) : analyse de la production, consommation et diffusion des céramiques dans l'Avesnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies, Réseaux, Paysages en Gaule – Colloque en hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pont-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3616,51 +3616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande &amp;lt;em&amp;gt;villa&amp;lt;/em&amp;gt; d’Hordain (Nord) : le mobilier au service de la détermination des activités pratiquées au sein de l’établissement agricole et de leur poids économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,51 +3750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau dans la villa romaine de Piantarella : gestion des loisirs et facteur d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Portafax; Emilie Tomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonifacio, au fil de l’eau douce. Des aménagements pour une gestion raisonnée : [catalogue de l'exposition, Bonifacio, 4-30 sept. 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Bonifacio, pp.34-41, 2022, 9782957357512</w:t>
@@ -3862,64 +3862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -4094,51 +4094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans la villa romaine de Piantarella : gestion des loisirs et facteur d'hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonifacio au fil de l'eau douce. Des aménagements pour une gestion raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc ST 288</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,51 +4232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (Marne). 5 à 11 rue Marie-Stuart, 12 rue Diderot et 8, 12, 14 rue des Filles-Dieu [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « grand sanctuaire » antique de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome en pays nervien. Retour sur notre passé antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,51 +4540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « grand sanctuaire » antique de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome en pays nervien. Retour sur notre passé antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,51 +4609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieux Merci ! Sanctuaires, dévots et offrandes en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieux Merci ! Sanctuaires, dévots et offrandes en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,51 +4747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville antique de Famars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville antique de Famars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,51 +4885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et travaux divers Le pont-aqueduc de Contray (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4947,51 +4947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont-aqueduc de Contray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5035,340 +5035,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512861v1</w:t>
+                <w:t xml:space="preserve">halshs-03513303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513303v1</w:t>
+                <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5420,77 +5420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonifacio : La villa romaine de Piantarella. Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5542,90 +5542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5664,77 +5664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement romain de Piede Tignoso. Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Wambrechies, rue de Bondues. Occupations diachroniques : de la Protohistoire à l'époque moderne : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erre, Nord, rues Condorcet et Hubert Parent : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,51 +6227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouvignies (Nord), parc d'activités de l'aérodrome ouest, phase 16, tranche 2 : occupations protohistorique et gallo-romaine : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steene, Nord, lotissement rue du Château II : occupation diachronique (de l'époque gallo-romaine à l'époque carolingienne) et pluri-fonctionnelle (habitat, artisanat du sel, funéraire) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wormhout (Nord), route d'Herzeele, chemin de Winnezeele : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École Notre-Dame, hameau de Maigremont, RD 938, Noyon (Oise), rapport de diagnostic archéologique, Service archéologique de la ville de Noyon, Noyon, 2008, 98 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>