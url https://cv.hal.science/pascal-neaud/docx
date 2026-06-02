--- v2 (2026-05-07)
+++ v3 (2026-06-02)
@@ -907,273 +907,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2019 [notice archéologique]</w:t>
+                <w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Corse, 2019, pp.53722</w:t>
+              <w:t xml:space="preserve">, 2021, Corse, 2021, pp.53887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03515456v1</w:t>
+                <w:t xml:space="preserve">halshs-03515636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria – Mare Stagno : fouilles programmées 2019 [notice archéologique]</w:t>
+                <w:t xml:space="preserve">Bonifacio – Piantarella : fouilles programmées 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Corse, 2021, pp.53887</w:t>
+              <w:t xml:space="preserve">, 2021, Corse, 2019, pp.53722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03515636v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria – Casabianda : sondage 2019 [notice archéologique]</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3053,387 +3053,305 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SFECAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989423v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03713404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives sur les zones périurbaines à Pompéi (Italie): une approche archéologique et micromorphologique de la route de Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/ca8m-5970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des aménagements routiers gallo-romains par le biais de la géoarchéologie d’après les données d’archéologie préventive dans le nord-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies, Réseaux, Paysages en Gaule – Colloque en hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pont-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3443,156 +3361,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Damour</w:t>
+                <w:t xml:space="preserve">Elsa Jovenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jovenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cotté</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3602,172 +3520,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande &amp;lt;em&amp;gt;villa&amp;lt;/em&amp;gt; d’Hordain (Nord) : le mobilier au service de la détermination des activités pratiquées au sein de l’établissement agricole et de leur poids économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Nodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une exploration des campagnes de la Gaule romaine Actes des journées d’actualité de la recherche AGER XIV (Charleville-Mézières, 5-8 oct. 2021) et AGER XV (Saverne - Sarrebourg, 28 sept. -1er oct. 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp.197-222, 2024, Mémoires d’Archéologie du Grand Est 10, 978-2-9590817-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau dans la villa romaine de Piantarella : gestion des loisirs et facteur d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3787,73 +3705,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Portafax; Emilie Tomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonifacio, au fil de l’eau douce. Des aménagements pour une gestion raisonnée : [catalogue de l'exposition, Bonifacio, 4-30 sept. 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Bonifacio, pp.34-41, 2022, 9782957357512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bouches de Bonifacio durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3916,73 +3834,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.165-178, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt années de recherches sur le peuplement rural en Corse durant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4045,314 +3963,314 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse, Actes du colloque d'Ajaccio, Ajaccio, Palais Fesch, 09-11 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau dans la villa romaine de Piantarella : gestion des loisirs et facteur d'hygiène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'aqueduc ST 288</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonifacio au fil de l'eau douce. Des aménagements pour une gestion raisonnée</w:t>
+              <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713272v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aqueduc ST 288</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'eau dans la villa romaine de Piantarella : gestion des loisirs et facteur d'hygiène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
+              <w:t xml:space="preserve">Bonifacio au fil de l'eau douce. Des aménagements pour une gestion raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713356v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches environnementales sur le sanctuaire antique de Sains-du-Nord chez les Nerviens (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Gillet; Kai Fechner; Gérard Fercoq-du-Leslay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen. Actes du colloque tenu les 6 et 7 juin 2013 à Amiens.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 32, , pp.249-265, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4362,662 +4280,662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (Marne). 5 à 11 rue Marie-Stuart, 12 rue Diderot et 8, 12, 14 rue des Filles-Dieu [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « grand sanctuaire » antique de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome en pays nervien. Retour sur notre passé antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « grand sanctuaire » antique de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome en pays nervien. Retour sur notre passé antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieux Merci ! Sanctuaires, dévots et offrandes en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713390v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de Sains-du-Nord (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieux Merci ! Sanctuaires, dévots et offrandes en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990174v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville antique de Famars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville antique de Famars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et travaux divers Le pont-aqueduc de Contray (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont-aqueduc de Contray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5027,335 +4945,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513303v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+                <w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512861v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t>
+                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,439 +5289,439 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514042v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio : La villa romaine de Piantarella. Rapport de fouille programmée (campagne 2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
+                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sedlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.91</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513296v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+                <w:t xml:space="preserve">Bonifacio : La villa romaine de Piantarella. Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merkenbreack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512748v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria : L’établissement littoral romain de Mare Stagno (du Ier au IIIe s. apr.). Rapport de fouille programmée (campagne 2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.222</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513401v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria : L’établissement romain de Piede Tignoso. Rapport de fouille programmée (campagne 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5859,73 +5777,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2019, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa romaine de Piantarella : Bonifacio (2A). Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,789 +5852,789 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Byl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Darchambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Archéologie et Patrimoine en Corse. 2018, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Wambrechies, rue de Bondues. Occupations diachroniques : de la Protohistoire à l'époque moderne : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Audouit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Devred</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erre, Nord, rues Condorcet et Hubert Parent : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Rouvignies (Nord), parc d'activités de l'aérodrome ouest, phase 16, tranche 2 : occupations protohistorique et gallo-romaine : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.62</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427231v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouvignies (Nord), parc d'activités de l'aérodrome ouest, phase 16, tranche 2 : occupations protohistorique et gallo-romaine : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Erre, Nord, rues Condorcet et Hubert Parent : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Feray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.93</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2012, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427233v1</w:t>
+                <w:t xml:space="preserve">hal-02427231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steene, Nord, lotissement rue du Château II : occupation diachronique (de l'époque gallo-romaine à l'époque carolingienne) et pluri-fonctionnelle (habitat, artisanat du sel, funéraire) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Faupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Clerget</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2010, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wormhout (Nord), route d'Herzeele, chemin de Winnezeele : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2010, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École Notre-Dame, hameau de Maigremont, RD 938, Noyon (Oise), rapport de diagnostic archéologique, Service archéologique de la ville de Noyon, Noyon, 2008, 98 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Desforges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Neaud</w:t>
+                <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service archéologique municipal de Noyon; Service de l'Archéologie de Picardie. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6863,51 +6781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sedlbauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Byl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02083405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Meluziis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04426728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ca8m-5970" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nodin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03713387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01989340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03513401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03514088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01711009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>