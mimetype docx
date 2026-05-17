--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -439,177 +439,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitham's equations for modulated roll-waves in shallow flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical derivation of viscous shallow-water equations with zero surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534173v1</w:t>
+                <w:t xml:space="preserve">hal-00456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical derivation of viscous shallow-water equations with zero surface tension</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whitham's equations for modulated roll-waves in shallow flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bresch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00456181v1</w:t>
+                <w:t xml:space="preserve">hal-00534173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Skew-Symetric System for Shallow-Water System with Surface Tension Allowing Large Gradient of Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD Entropy and Bernis-Friedman Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,365 +2029,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete transparent boundary conditions for the mixed KDV-BBM equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Besse</w:t>
+                <w:t xml:space="preserve">Relative entropy for compressible Navier-Stokes equations with density dependent viscosities and various applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Sanchez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.031⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.40 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201758040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373388v1</w:t>
+                <w:t xml:space="preserve">hal-01870737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative entropy for compressible Navier-Stokes equations with density dependent viscosities and various applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bresch</w:t>
+                <w:t xml:space="preserve">Note on the stability of viscous roll waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blake Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vila</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zumbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201758040⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345 (2), pp.125 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870737v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the stability of viscous roll waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathew A. Johnson</w:t>
+                <w:t xml:space="preserve">Discrete transparent boundary conditions for the mixed KDV-BBM equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Zumbrun</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 345 (2), pp.125 - 129. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.484-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503497v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Versus 1D Models for Shallow Water Equations</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalization of the quantum Bohm identity: Hyperbolic CFL condition for Euler–Korteweg equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,202 +3612,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical derivation of viscous shallow-water equations with zero surface tension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la goutte d'eau aux tsunamis : des films liquides &amp;quot;minces&amp;quot; partout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/De-la-goutte-d-eau-aux-tsunamis.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870743v1</w:t>
+                <w:t xml:space="preserve">hal-00606215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la goutte d'eau aux tsunamis : des films liquides &amp;quot;minces&amp;quot; partout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical derivation of viscous shallow-water equations with zero surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/De-la-goutte-d-eau-aux-tsunamis.html</w:t>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606215v1</w:t>
+                <w:t xml:space="preserve">hal-01870743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la goutte d’eau aux tsunamis: des films liquides \enquoteminces partout</w:t>
+                <w:t xml:space="preserve">De la goutte d’eau aux tsunamis: des films liquides &amp;quot;minces&amp;quot; partout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
@@ -3890,51 +3890,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (4), pp.1237-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Justification of a Shallow Water Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrication theory and viscous shallow-water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Binard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567570v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutounet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Padilla-Segarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zumbrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856550v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09997-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bresch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3277-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911965v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.11.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/1d01-wd85" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.10.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-008-9018-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPFGSNC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Binard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567570v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutounet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Padilla-Segarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A. Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zumbrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856550v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09997-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962186v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2020.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bresch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3277-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911965v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Song" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.11.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.09.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/1d01-wd85" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2008.10.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-008-9018-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPFGSNC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>