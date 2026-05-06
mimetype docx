--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Nouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of a novel low-voltage low-power OTA using signal attenuation technique for high linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Garradhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.319-334. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-023-02163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04154651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de vulgarisation du guichet national de formation continue du GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation tout au long de la vie en Microélectronique et en Nanotechnologies dans le cadre du réseau GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (Hors-série 1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of Localized-Mass Sensitivity of Thin-Film Bulk Acoustic-Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2024858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated on-Wafer Extraction of Equivalent-Circuit Parameters in thin-Film Bulk Acoustic Wave Resonators and Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-100-GHz Frequency Doublers in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (4), pp.1338-1344. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2005.845766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Low-power current-mode square-root circuit based on Quasi-floating gate technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.761-764, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spintronic devices to hybrid CMOS/magnetic system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martial Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.188-191, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised 4-Phase Resonant Power Clock Supply for Energy Efficient Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC: International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Mouslih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.557-560, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of particle deposition in cleanrooms: State-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemel Lellouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes non linéaires dans des dispositifs MEMS pour la récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2009 du GDR Micro- et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon on Insulator Temperature and Pressure Sensor for MEMS Smart Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eurosensors XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.782-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of a Localized-Mass Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Microsystèmes Monolithiques Testables et Robustes aux Variations de Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated On-Wafer Characterization in Micro-Machined Resonators: Towards an Integrated Test Vehicle for Bulk Acoustic Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'07: IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tokyo, Japan, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00200013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test of MNT-Based Systems: Alternative Test Solutions for Reduced Test Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMUNITY (The MEMS Test Community) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Embedded Test within the Design for Micro & Nano Manufacture NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in MEMS Manufacture Testing and Embedded Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTC (Northern Test Center) Remote and Embedded Testing Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Bulk-Acoustic-Resonator (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE'07: 8th International Symposium on RF MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Testable Capacitance-Insensitive Mixed-Signal Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous de-embedding of the on-wafer Equivalent-Circuit Parameters of Acoustic Resonator (FBAR) for Integrated Circuit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI: Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Copacabana, Rio de Janeiro, Brazil. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1284480.1284539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: A Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Out Circuit in RT-Fluxgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'06: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5910-5913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of MNT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'06: 12th International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP HBT XOR and Phase-Detector for 40Gbit/s Clock and Data Recovery (CDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON: Microwaves, Radar &amp; Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.1115-1118, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOR en technologie TBH InP pour les futures transmissions optiques à 40 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces pour microsystèmes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Section Electronique du Club EEA "Interfaces Capteurs : Vers les Micro-Nanosystèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Band Active Frequency Doubler Operating up to 120 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC: European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovative Manufacturing Research Conference, Scottish Manufacturing Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Test Engineering and Design for Testability of Micro- and Nano- Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC-100 GHz Frequency Doubler in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT-S: Microwave Theory and Techniques Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Texas, United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1335834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power-Clock Network on Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINMINA: a French national project to promote Innovation in Higher Education in Microelectronics and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET: Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, York, United Kingdom. Information Technology Based Higher Education and Training, 2014, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET.2014.7155715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2015, 978-1-4799-8625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01432968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair: Pascal NOUET. EDA Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Capacitance Modelling in a VDSM CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.133-144, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Protocol to Compare EMFI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei-Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Microsystèmes (MEMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId551"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Nouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Embedded Temperature Sensors to Detect Package Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.4250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25144250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of a novel low-voltage low-power OTA using signal attenuation technique for high linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Garradhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.319-334. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-023-02163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04154651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de vulgarisation du guichet national de formation continue du GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation tout au long de la vie en Microélectronique et en Nanotechnologies dans le cadre du réseau GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (Hors-série 1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of Localized-Mass Sensitivity of Thin-Film Bulk Acoustic-Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2024858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated on-Wafer Extraction of Equivalent-Circuit Parameters in thin-Film Bulk Acoustic Wave Resonators and Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-100-GHz Frequency Doublers in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (4), pp.1338-1344. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2005.845766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 ns and 51 Fj/bit Sense Amplifier for Deep-Submicrometer Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Low-power current-mode square-root circuit based on Quasi-floating gate technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.761-764, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spintronic devices to hybrid CMOS/magnetic system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martial Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.188-191, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised 4-Phase Resonant Power Clock Supply for Energy Efficient Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC: International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Mouslih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.557-560, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of particle deposition in cleanrooms: State-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemel Lellouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes non linéaires dans des dispositifs MEMS pour la récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2009 du GDR Micro- et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon on Insulator Temperature and Pressure Sensor for MEMS Smart Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eurosensors XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.782-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of a Localized-Mass Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Embedded Test within the Design for Micro & Nano Manufacture NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Microsystèmes Monolithiques Testables et Robustes aux Variations de Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated On-Wafer Characterization in Micro-Machined Resonators: Towards an Integrated Test Vehicle for Bulk Acoustic Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'07: IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tokyo, Japan, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00200013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test of MNT-Based Systems: Alternative Test Solutions for Reduced Test Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMUNITY (The MEMS Test Community) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in MEMS Manufacture Testing and Embedded Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTC (Northern Test Center) Remote and Embedded Testing Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Bulk-Acoustic-Resonator (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE'07: 8th International Symposium on RF MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Testable Capacitance-Insensitive Mixed-Signal Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous de-embedding of the on-wafer Equivalent-Circuit Parameters of Acoustic Resonator (FBAR) for Integrated Circuit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI: Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Copacabana, Rio de Janeiro, Brazil. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1284480.1284539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of MNT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'06: 12th International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Out Circuit in RT-Fluxgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'06: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5910-5913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: A Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP HBT XOR and Phase-Detector for 40Gbit/s Clock and Data Recovery (CDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON: Microwaves, Radar &amp; Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.1115-1118, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOR en technologie TBH InP pour les futures transmissions optiques à 40 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces pour microsystèmes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Section Electronique du Club EEA "Interfaces Capteurs : Vers les Micro-Nanosystèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Band Active Frequency Doubler Operating up to 120 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC: European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovative Manufacturing Research Conference, Scottish Manufacturing Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Test Engineering and Design for Testability of Micro- and Nano- Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC-100 GHz Frequency Doubler in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT-S: Microwave Theory and Techniques Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Texas, United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1335834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power-Clock Network on Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINMINA: a French national project to promote Innovation in Higher Education in Microelectronics and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET: Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, York, United Kingdom. Information Technology Based Higher Education and Training, 2014, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET.2014.7155715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2015, 978-1-4799-8625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01432968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair: Pascal NOUET. EDA Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Capacitance Modelling in a VDSM CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.133-144, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Protocol to Compare EMFI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei-Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Microsystèmes (MEMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04154651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Garradhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hassen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02163-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Campanella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2024858" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Paco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22986" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QS7JH3J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.845766" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Aloui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hassen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982791v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martial Ouattara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644875" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166805v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Menant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Lellouchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056699" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436714v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716457" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406918v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406909v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406914v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203361v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schuler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284539" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406951v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406820v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sacco" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulsara" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128280v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202634v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345382" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406830v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406824v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406781v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109141v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1335834" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01432968v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434883v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Karam" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Marcelli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268482v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_12" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109128v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25144250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04154651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Garradhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02163-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2024858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Paco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22986" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QS7JH3J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.845766" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falanga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Aloui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hassen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364230" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martial Ouattara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644875" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Menant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Lellouchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716457" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406918v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200013v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406907v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158154v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schuler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203350v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284539" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128280v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406820v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sacco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulsara" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406951v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406837v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345382" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406816v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406824v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109141v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109142v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108815v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1335834" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01432968v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434883v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Karam" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Marcelli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268482v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_12" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109128v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>