--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Nouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Embedded Temperature Sensors to Detect Package Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.4250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25144250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of a novel low-voltage low-power OTA using signal attenuation technique for high linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Garradhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.319-334. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-023-02163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04154651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de vulgarisation du guichet national de formation continue du GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation tout au long de la vie en Microélectronique et en Nanotechnologies dans le cadre du réseau GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (Hors-série 1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of Localized-Mass Sensitivity of Thin-Film Bulk Acoustic-Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2024858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated on-Wafer Extraction of Equivalent-Circuit Parameters in thin-Film Bulk Acoustic Wave Resonators and Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-100-GHz Frequency Doublers in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (4), pp.1338-1344. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2005.845766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 ns and 51 Fj/bit Sense Amplifier for Deep-Submicrometer Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Low-power current-mode square-root circuit based on Quasi-floating gate technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.761-764, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spintronic devices to hybrid CMOS/magnetic system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martial Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.188-191, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised 4-Phase Resonant Power Clock Supply for Energy Efficient Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC: International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Mouslih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.557-560, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of particle deposition in cleanrooms: State-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemel Lellouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes non linéaires dans des dispositifs MEMS pour la récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2009 du GDR Micro- et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon on Insulator Temperature and Pressure Sensor for MEMS Smart Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eurosensors XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.782-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of a Localized-Mass Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Embedded Test within the Design for Micro & Nano Manufacture NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Microsystèmes Monolithiques Testables et Robustes aux Variations de Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated On-Wafer Characterization in Micro-Machined Resonators: Towards an Integrated Test Vehicle for Bulk Acoustic Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'07: IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tokyo, Japan, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00200013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test of MNT-Based Systems: Alternative Test Solutions for Reduced Test Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMUNITY (The MEMS Test Community) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in MEMS Manufacture Testing and Embedded Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTC (Northern Test Center) Remote and Embedded Testing Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Bulk-Acoustic-Resonator (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE'07: 8th International Symposium on RF MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Testable Capacitance-Insensitive Mixed-Signal Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous de-embedding of the on-wafer Equivalent-Circuit Parameters of Acoustic Resonator (FBAR) for Integrated Circuit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI: Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Copacabana, Rio de Janeiro, Brazil. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1284480.1284539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of MNT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'06: 12th International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Out Circuit in RT-Fluxgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'06: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5910-5913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: A Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP HBT XOR and Phase-Detector for 40Gbit/s Clock and Data Recovery (CDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON: Microwaves, Radar &amp; Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.1115-1118, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOR en technologie TBH InP pour les futures transmissions optiques à 40 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces pour microsystèmes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Section Electronique du Club EEA "Interfaces Capteurs : Vers les Micro-Nanosystèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Band Active Frequency Doubler Operating up to 120 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC: European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovative Manufacturing Research Conference, Scottish Manufacturing Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Test Engineering and Design for Testability of Micro- and Nano- Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC-100 GHz Frequency Doubler in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT-S: Microwave Theory and Techniques Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Texas, United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1335834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power-Clock Network on Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINMINA: a French national project to promote Innovation in Higher Education in Microelectronics and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET: Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, York, United Kingdom. Information Technology Based Higher Education and Training, 2014, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET.2014.7155715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2015, 978-1-4799-8625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01432968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair: Pascal NOUET. EDA Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Capacitance Modelling in a VDSM CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.133-144, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Protocol to Compare EMFI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei-Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Microsystèmes (MEMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Nouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Embedded Temperature Sensors to Detect Package Tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.4250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25144250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and application of a novel low-voltage low-power OTA using signal attenuation technique for high linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Garradhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115, pp.319-334. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-023-02163-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04154651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01919558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Electrical Post-Fabrication Trimming of Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03542034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source and easily replicable hardware for Electrical Impedance Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brazey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Haddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e00278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2022.e00278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03580603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced 3-axis sensitivity of a CMOS MEMS convective accelerometer using a new power efficient heater structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.1011-1023. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-022-05254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03559545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical-Numerical Analysis for Compact Sensitivity Models of a CMOS MEMS Triaxial Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3132425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de vulgarisation du guichet national de formation continue du GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20191022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature-Hardened Sensor Interface with a 12-Bit Digital Output Using a Novel Pulse Width Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.1107-1227. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18041107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation tout au long de la vie en Microélectronique et en Nanotechnologies dans le cadre du réseau GIP-CNFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (Hors-série 1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20171001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and power modeling of CMOS mems single axis convective accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (12), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of Localized-Mass Sensitivity of Thin-Film Bulk Acoustic-Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2009.2024858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated on-Wafer Extraction of Equivalent-Circuit Parameters in thin-Film Bulk Acoustic Wave Resonators and Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.22986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Micro-Electronic Peptide Synthesizer Using Electrode Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#437879), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/437879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00324276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-100-GHz Frequency Doublers in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (4), pp.1338-1344. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2005.845766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 ns and 51 Fj/bit Sense Amplifier for Deep-Submicrometer Resistive Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - 31st IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring flexible and 3D printing technologies for the design of high spatial resolution EM probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03278789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the scaling of EMFI probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03476820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Detector Position and Structure for a New 3-axis CMOS Thermal Microaccelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Low-power current-mode square-root circuit based on Quasi-floating gate technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Monastir, Tunisia. pp.761-764, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03528840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New High Efficiency Heater Design for a 3-axis CMOS MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lyon (Virtual), France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02942550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spintronic devices to hybrid CMOS/magnetic system on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martial Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.188-191, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifunctional standardized stack as universal spintronic technology for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.931-936, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Solution for Out-of-Plane Sensitivity Enhancement of CMOS MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fabrication soft trimming of resistive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shankhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01827709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New time-domain conditioning circuit for resistive sensor: Behavioral modelling for simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES: Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bydgoszcz, Poland. pp.408-411, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2017.8005242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high temperature, 12-bit-time-domain sensor interface based on injection locked oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01687348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GREAT: HeteroGeneous IntegRated Magnetic tEchnology Using Multifunctional Standardized sTack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi B. Tahoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarath Mohanachandran Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Bishnoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophiane Senni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2017 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01708599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised 4-Phase Resonant Power Clock Supply for Energy Efficient Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC: International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Temperature, Time Domain Sensor Interface based on Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiTen: High Temperature Electronics Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom. pp.103-108, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4071/2380-4491.2017.HiTEN.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01684794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly linear voltage-to-time converter based on injection locked relaxation oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2017.8167011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Mouslih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.557-560, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of particle deposition in cleanrooms: State-of-the-art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemel Lellouchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digital synthesiser (DDS) design parameters optimisation for vibrating MEMS sensors: Optimisation of phase accumulator, Look-Up Table (LUT) and Digital to Analog Converter (DAC) sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Frequency Counting Architecture for Vibrating Accelerometers on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.218-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency modeling of a CMOS MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes non linéaires dans des dispositifs MEMS pour la récupération d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2009 du GDR Micro- et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon on Insulator Temperature and Pressure Sensor for MEMS Smart Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Woytasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eurosensors XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.782-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Finite-Element Modeling of a Localized-Mass Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lecce, Italy. pp.367-370, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2008.4716457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated On-Wafer Characterization in Micro-Machined Resonators: Towards an Integrated Test Vehicle for Bulk Acoustic Wave Resonators (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTS'07: IEEE International Conference on Microelectronic Test Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tokyo, Japan, pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00200013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Test of MNT-Based Systems: Alternative Test Solutions for Reduced Test Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMUNITY (The MEMS Test Community) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant MEF Peptide Synthesizer using Control and Direct Sensing Electrodes Employing Current and Impedance Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Microsystèmes Monolithiques Testables et Robustes aux Variations de Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes (FETCH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of Embedded Test within the Design for Micro & Nano Manufacture NoE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in MEMS Manufacture Testing and Embedded Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTC (Northern Test Center) Remote and Embedded Testing Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Bulk-Acoustic-Resonator (FBAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE'07: 8th International Symposium on RF MEMS and RF Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Testable Capacitance-Insensitive Mixed-Signal Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous de-embedding of the on-wafer Equivalent-Circuit Parameters of Acoustic Resonator (FBAR) for Integrated Circuit Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arantxa Uranga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro de Paco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Barniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI: Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Copacabana, Rio de Janeiro, Brazil. pp.212-217, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1284480.1284539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: A Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano-Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Manufacturing of MNT-based Systems: a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Out Circuit in RT-Fluxgate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulsara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'06: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5910-5913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of MNT-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'06: 12th International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design for Reliability and Manufacturability in MNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP HBT XOR and Phase-Detector for 40Gbit/s Clock and Data Recovery (CDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIKON: Microwaves, Radar &amp; Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France. pp.1115-1118, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2006.4345382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XOR en technologie TBH InP pour les futures transmissions optiques à 40 Gb/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces pour microsystèmes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Section Electronique du Club EEA "Interfaces Capteurs : Vers les Micro-Nanosystèmes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Band Active Frequency Doubler Operating up to 120 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC: European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Manufacturing Test of Micro and Nano-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovative Manufacturing Research Conference, Scottish Manufacturing Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Test Engineering and Design for Testability of Micro- and Nano- Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC-100 GHz Frequency Doubler in InP DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTT-S: Microwave Theory and Techniques Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Texas, United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2004.1335834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power-Clock Network on Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINMINA: a French national project to promote Innovation in Higher Education in Microelectronics and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET: Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, York, United Kingdom. Information Technology Based Higher Education and Training, 2014, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHET.2014.7155715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Pressecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerold Schröpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2015, 978-1-4799-8625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01432968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration & Packaging of MEMS/MOEMS (DTIP 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vice General Chair: Pascal NOUET. EDA Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnect Capacitance Modelling in a VDSM CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.133-144, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read circuit comprising a read amplifier, and corresponding memory device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Mohdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaan Sevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2301698A. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04769193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards package opening detection at power-up by monitoring thermal dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04703369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Protocol to Compare EMFI platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toulemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr-Eddine Ouldei-Tebina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03626807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Microsystèmes (MEMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25144250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04154651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Garradhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02163-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2024858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Paco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22986" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QS7JH3J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.845766" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falanga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Aloui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hassen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364230" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martial Ouattara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644875" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Menant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Lellouchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363479v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716457" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406918v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200013v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406907v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158154v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schuler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203350v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284539" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128280v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406820v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sacco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulsara" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406847v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406951v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406837v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345382" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406830v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406816v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406824v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109141v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109142v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108815v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1335834" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01432968v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434883v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Karam" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Marcelli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268482v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_12" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109128v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25144250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04154651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Garradhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Hassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02163-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03542034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shankhour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mohdad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03580603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brazey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03559545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdellatif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05254-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3132425" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KV6XLRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Campanella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Uranga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2009.2024858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Paco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Barniol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22986" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0QS7JH3J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/437879" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Konczykowska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.845766" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falanga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848597" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03278789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462763" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364127" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03528840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Aloui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hassen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364230" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02942550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139152" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophiane Senni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martial Ouattara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Patrigeon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644875" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi B. Tahoori" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Mohanachandran Nair" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Bishnoi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Tounisi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617928" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394221" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2017.8005242" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687348v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050504" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01708599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.67" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01684794v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4071/2380-4491.2017.HiTEN.103" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01712478v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8167011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166805v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Menant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Lellouchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056699" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166917v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mar&#233;chal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Traon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056692" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814198v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814162v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232985" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363479v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716457" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200013v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406907v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161699v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406918v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406909v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203361v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teres" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158154v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schuler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203350v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1284480.1284539" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406847v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406951v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406820v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sacco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulsara" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406837v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202634v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2006.4345382" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406830v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406816v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406824v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109141v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109142v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108815v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2004.1335834" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01432968v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerold Schr&#246;pfer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434883v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Courtois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Karam" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Marcelli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Megherbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268482v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_12" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04769193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703369v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109128v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>