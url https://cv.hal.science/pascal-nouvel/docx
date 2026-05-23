--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -6111,165 +6111,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tonalités affectives dans la perception du milieu ambiant en architecture et en urbanisme : Bollnow, Bachelard, Zumthor</w:t>
+                <w:t xml:space="preserve">Errors in politics : an analysis of the concept of political error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de Cerisy-la-salle, Saisir le rapport affectif aux lieux, Hermann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Nordicum-Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650614v1</w:t>
+                <w:t xml:space="preserve">hal-03650615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors in politics : an analysis of the concept of political error</w:t>
+                <w:t xml:space="preserve">Les tonalités affectives dans la perception du milieu ambiant en architecture et en urbanisme : Bollnow, Bachelard, Zumthor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordicum-Mediterraneum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (2)</w:t>
+              <w:t xml:space="preserve">Actes du congrès de Cerisy-la-salle, Saisir le rapport affectif aux lieux, Hermann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650615v1</w:t>
+                <w:t xml:space="preserve">hal-03650614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérité littéraire et vérité scientifique</w:t>
               </w:r>
@@ -7410,324 +7410,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variability among endogenous ecotropic MuLV loci in laboratory mice</w:t>
+                <w:t xml:space="preserve">The mammalian genome shaping activity of reverse-transcriptase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-J Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 93, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01435251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/viro.1993.1144⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062159v1</w:t>
+                <w:t xml:space="preserve">hal-02876372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mammalian genome shaping activity of reverse-transcriptase</w:t>
+                <w:t xml:space="preserve">Modelage du génome des mammifères par la transcriptase inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF01435251⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 10, pp.640-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/2680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02876372v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelage du génome des mammifères par la transcriptase inverse</w:t>
+                <w:t xml:space="preserve">Analysis of variability among endogenous ecotropic MuLV loci in laboratory mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 193, pp.450-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1993.1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/10608/2680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03062162v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spread of a replicating-competant MuLV retroviral vector can be efficiently blocked by deletion variants</w:t>
               </w:r>
@@ -8032,234 +8032,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des paradoxes terminaux</w:t>
+                <w:t xml:space="preserve">Corps du sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'idéologie du progrès dans la tourmente du postmodernisme", Académie Royale de Belgique, 10 février 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Assises du corps transformé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075864v1</w:t>
+                <w:t xml:space="preserve">hal-03075866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps du sportif de haut niveau</w:t>
+                <w:t xml:space="preserve">Les enjeux éthiques associés au développement de l'utilisation des cellules souche en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du corps transformé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Les enjeux éthiques associés au développement de l’utilisation des cellules souche en médecine" organisé par la ville de Mâcon, à Mâcon le 28 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075866v1</w:t>
+                <w:t xml:space="preserve">hal-03075862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques associés au développement de l'utilisation des cellules souche en médecine</w:t>
+                <w:t xml:space="preserve">Le temps des paradoxes terminaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les enjeux éthiques associés au développement de l’utilisation des cellules souche en médecine" organisé par la ville de Mâcon, à Mâcon le 28 février 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mâcon, France</w:t>
+              <w:t xml:space="preserve">Colloque "L'idéologie du progrès dans la tourmente du postmodernisme", Académie Royale de Belgique, 10 février 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075862v1</w:t>
+                <w:t xml:space="preserve">hal-03075864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procréations du futur</w:t>
               </w:r>
@@ -8515,165 +8515,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cerveau et sa magie</w:t>
+                <w:t xml:space="preserve">Homme d'hier, homme de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le cerveau magicien" oragnisé par Centre d’études du Vivant, à Paris, le 17 mars 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Agora des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075870v1</w:t>
+                <w:t xml:space="preserve">hal-03075873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme d'hier, homme de demain</w:t>
+                <w:t xml:space="preserve">Le cerveau et sa magie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Le cerveau magicien" oragnisé par Centre d’études du Vivant, à Paris, le 17 mars 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075873v1</w:t>
+                <w:t xml:space="preserve">hal-03075870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau et ses affects</w:t>
               </w:r>
@@ -9508,51 +9508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378EC063"/>
+    <w:nsid w:val="F5EE1233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9739,51 +9739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-nouvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7770-8555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.nouvel@universite.tours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascalnouvel.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Stoppard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Missa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Panthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Condamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2001.3680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negroni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1144" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT44ZNLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01435251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D9E3B2D7320417F2C56A4D7362A3B576716BB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/2680" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85T36V5D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Drezen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-nouvel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7770-8555" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.nouvel@universite.tours" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascalnouvel.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Stoppard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Missa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Panthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Condamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2001.3680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negroni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01435251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4D9E3B2D7320417F2C56A4D7362A3B576716BB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/2680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HT44ZNLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85T36V5D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Drezen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075875v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>