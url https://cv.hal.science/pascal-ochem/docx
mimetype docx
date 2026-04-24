--- v0 (2026-03-14)
+++ v1 (2026-04-24)
@@ -758,278 +758,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04659827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisquares and Critical Exponents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of a ternary infinite word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseem Baranwal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.10063⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.#1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2022010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799689v2</w:t>
+                <w:t xml:space="preserve">lirmm-04028901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a ternary infinite word</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antisquares and Critical Exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Baranwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narad Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57, pp.#1. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.#11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita/2022010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.10063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028901v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03799689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ternary Dejean words avoiding 010</w:t>
               </w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Meleshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Linghui Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1295,447 +1295,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding square-free words on free groups</w:t>
+                <w:t xml:space="preserve">Acyclic, Star, and Injective Colouring: Bounding the Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
+                <w:t xml:space="preserve">Christoph Brause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tero Harju</w:t>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 922, pp.206-217. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.#P2.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/10738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751878v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic, Star, and Injective Colouring: Bounding the Diameter</w:t>
+                <w:t xml:space="preserve">Avoiding square-free words on free groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Brause</w:t>
+                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Golovach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barnaby Martin</w:t>
+                <w:t xml:space="preserve">Tero Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.#P2.43. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 922, pp.206-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/10738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799962v1</w:t>
+                <w:t xml:space="preserve">hal-03751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of formulas with reversal of arbitrarily high avoidability index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphisms of planar $(m,n)$-colored-mixed graphs to planar targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.013⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (12), pp.#112600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03405898v1</w:t>
+                <w:t xml:space="preserve">lirmm-03371159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of planar $(m,n)$-colored-mixed graphs to planar targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of formulas with reversal of arbitrarily high avoidability index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 344 (12), pp.#112600. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 896, pp.168-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03371159v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03405898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidability of Palindrome Patterns</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding conjugacy classes on the 5-letter alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,248 +2560,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02083616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kőnig-Egerváry theorem for $k$-paths</w:t>
+                <w:t xml:space="preserve">Oriented incidence colourings of digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Macgillivray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22421⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.2076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02078255v1</w:t>
+                <w:t xml:space="preserve">lirmm-02011333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented incidence colourings of digraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Kőnig-Egerváry theorem for $k$-paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Macgillivray</w:t>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (1), pp.191-210. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.73-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7151/dmgt.2076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02011333v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02078255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition avoidance in products of factors</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further results on squarefree arithmetic progressions in infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tero Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,927 +3223,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01730276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
+                <w:t xml:space="preserve">2-subcoloring is NP-complete for planar comparability graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sagnik Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22059⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.46-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01376130v1</w:t>
+                <w:t xml:space="preserve">lirmm-01692394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of partitioning into disjoint cliques and a triangle-free graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.#P4.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02078169v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01897592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oriented, 2-edge-colored, and 2-vertex-colored homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Movarraei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6536⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01897592v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02083721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-subcoloring is NP-complete for planar comparability graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01692394v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.258-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01376130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented, 2-edge-colored, and 2-vertex-colored homomorphisms</w:t>
+                <w:t xml:space="preserve">The complexity of partitioning into disjoint cliques and a triangle-free graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazanin Movarraei</w:t>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.42-46. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.438-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02083721v1</w:t>
+                <w:t xml:space="preserve">lirmm-02078169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled patterns are 3-avoidable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On interval representations of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquiles Braga de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/5618⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375763v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interval representations of graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">A short proof that shuffle squares are 7-avoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.101-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2016007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348411v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01347424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short proof that shuffle squares are 7-avoidable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubled patterns are 3-avoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.P1.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/5618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita/2016007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347424v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Domination in Subcubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.#P4.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4262,239 +4262,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of some binary words with few squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
+                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.03.044⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.#P1.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263844v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Characterization of some binary words with few squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (1), pp.#P1.57. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 588, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity dichotomy for oriented homomorphism of planar graphs with large girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4639,840 +4639,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01263898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of entropy compression in pattern avoidance</w:t>
+                <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/3038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-013-1283-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233448v1</w:t>
+                <w:t xml:space="preserve">lirmm-00780910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary patterns in binary cube-free words: Avoidability and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another remark on the radical of an ODD perfect number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mercaş</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arseny M. Shur</w:t>
+                <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.215-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263848v1</w:t>
+                <w:t xml:space="preserve">lirmm-01349855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
+                <w:t xml:space="preserve">On the number of prime factors of an odd perfect number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-013-1283-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (289), pp.2435-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2013-02776-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00780910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another remark on the radical of an ODD perfect number</w:t>
+                <w:t xml:space="preserve">More on square-free words obtained from prefixes by permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Russian-Finnish Symposium in Discrete Mathematics, 132 (1), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2014-1035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01349855v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01375793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of prime factors of an odd perfect number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary patterns in binary cube-free words: Avoidability and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mercaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey V. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rao</w:t>
+                <w:t xml:space="preserve">Arseny M. Shur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83 (289), pp.2435-2439. </w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.369-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2013-02776-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ita/2014015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263897v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on square-free words obtained from prefixes by permutations</w:t>
+                <w:t xml:space="preserve">Application of entropy compression in pattern avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Russian-Finnish Symposium in Discrete Mathematics, 132 (1), pp.109-112. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2014-1035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375793v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+                <w:t xml:space="preserve">Strong edge-colouring and induced matchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dorbec</w:t>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Montassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19-21), pp.836-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+                <w:t xml:space="preserve">hal-00609454v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong edge-colouring and induced matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2013.07.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609454v4</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,455 +5538,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieve Methods for Odd Perfect Numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetition Thresholds for Subdivided Graphs and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adam Fletcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Elise Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2011122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2011-02576-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00739250v1</w:t>
+                <w:t xml:space="preserve">lirmm-00739384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition Thresholds for Subdivided Graphs and Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Vaslet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ita/2011122⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00739384v1</w:t>
+                <w:t xml:space="preserve">hal-00529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odd Perfect Numbers are Greater than 10^1500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (279), pp.1869-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02563-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529640v2</w:t>
+                <w:t xml:space="preserve">lirmm-00739245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd Perfect Numbers are Greater than 10^1500</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sieve Methods for Odd Perfect Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adam Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nielsen Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 81 (279), pp.1869-1877. </w:t>
+              <w:t xml:space="preserve">, 2012, 81, pp.1753-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2012-02563-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2011-02576-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00739245v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00739250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thue choosability of trees</w:t>
               </w:r>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (27), pp.2955-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,403 +6211,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00739391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
+                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (12), pp.1365-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
+                <w:t xml:space="preserve">lirmm-00433039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Montejano</w:t>
+                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2009.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00433039v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.O. Ivanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Montassier</w:t>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 ((3)), pp.626-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377372v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On circle graphs with girth at least five</w:t>
               </w:r>
@@ -6772,545 +6772,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00338327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejean's conjecture and letter frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42, pp.477-480. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2008013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432200v1</w:t>
+                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">On induced-universal graphs for the class of bounded-degree graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
+                <w:t xml:space="preserve">hal-00368277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Colorings of Partial 2-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108, pp.82-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00314715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On induced-universal graphs for the class of bounded-degree graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Oriented Chromatic Index of Oriented Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (5), pp.255-260. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (4), pp.313-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368277v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Oriented Chromatic Index of Oriented Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dejean's conjecture and letter frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.477-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2008013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.20286⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195956v1</w:t>
+                <w:t xml:space="preserve">hal-00432200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented coloring of 2-outerplanar graphs</w:t>
               </w:r>
@@ -7378,77 +7378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (1), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7767,51 +7767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.R12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7953,239 +7953,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02078252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Developments in Language Theory (DLT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de combinatoire et d'informatique mathématique (LaCIM), Université du Québec à Montréal, Jul 2016, Montréal, Canada. pp.344-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53132-7_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01730302v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lužar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Developments in Language Theory (DLT 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375829v1</w:t>
+                <w:t xml:space="preserve">lirmm-01730302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maximum Clique Problem in Multiple Interval Graphs</w:t>
               </w:r>
@@ -8260,217 +8260,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la difficulté de séparer un graphe par des plus courts chemins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Bounds and complexity results for strong edge colouring of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">EuroComb'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. A paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00588312v1</w:t>
+                <w:t xml:space="preserve">hal-00592130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and complexity results for strong edge colouring of subcubic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Sur la difficulté de séparer un graphe par des plus courts chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. A paraitre</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592130v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00588312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
@@ -8560,90 +8560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying colorings of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8668,103 +8668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.33-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8804,230 +8804,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs are in 1-string</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">Avoiding approximate squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.609--617</w:t>
+              <w:t xml:space="preserve">DLT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Finland. pp.278-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308130v1</w:t>
+                <w:t xml:space="preserve">hal-00307153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding approximate squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalia Krieger</w:t>
+                <w:t xml:space="preserve">Planar graphs are in 1-string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Finland. pp.278-289</w:t>
+              <w:t xml:space="preserve">SODA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.609--617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307153v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented vertex and arc-colorings of partial 2-trees</w:t>
               </w:r>
@@ -9164,51 +9164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,247 +9352,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generator of morphisms for infinite words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalization of repetition threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Words avoidability, complexity and morphisms - Edited by G. Richomme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Finland. pp.427-441</w:t>
+              <w:t xml:space="preserve">MFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Czech Republic. pp.818-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307126v1</w:t>
+                <w:t xml:space="preserve">hal-00307256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalization of repetition threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generator of morphisms for infinite words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Czech Republic. pp.818-826</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Words avoidability, complexity and morphisms - Edited by G. Richomme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Finland. pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307256v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT: Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,51 +9763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding or limiting regularities in words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9880,291 +9880,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact graphs of boxes with unidirectional contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+                <w:t xml:space="preserve">Doubled patterns with reversal and square-free doubled patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216379v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled patterns with reversal and square-free doubled patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Domenech</w:t>
+                <w:t xml:space="preserve">Complement Avoidance in Binary Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799694v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement Avoidance in Binary Words</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Currie</w:t>
+                <w:t xml:space="preserve">Contact graphs of boxes with unidirectional contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799678v1</w:t>
+                <w:t xml:space="preserve">hal-04216379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoperiodic Words and a Question of Shevelev</w:t>
               </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Meleshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Linghui Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10290,51 +10290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narad Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10472,103 +10472,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08008, 2008, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10687,51 +10687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A02-R-277 || kucherov02a, 2002, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,51 +11012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Currie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Opo&#269;ensk&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narad Rampersad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05124700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jedli&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05154498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;ubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799689v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Baranwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/nntdm.2023.29.3.545-548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meleshko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Linghui Shan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domenech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.04.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03405898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkyoo Choi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2076" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02500480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fleischmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamellia Reshadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.10.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6536" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.08.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Movarraei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.02.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Braga de Queiroz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.08.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A09D260139171B79204F0EEF1B8CC567F1E2DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Merca&#351;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Samsonov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseny M. Shur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02776-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609454v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.07.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam Fletcher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nielsen Pace" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02576-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaslet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2011122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Q1D9R4L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02563-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3T68PG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Balogh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Pluh&#225;r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/1705" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53132-7_28" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Krieger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307123v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3441" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00626116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799694v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799678v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799690v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00190875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04988003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Currie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Opo&#269;ensk&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narad Rampersad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05124700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jedli&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05154498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;ubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799689v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Baranwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/nntdm.2023.29.3.545-548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meleshko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Linghui Shan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domenech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brause" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.04.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03405898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkyoo Choi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02500480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fleischmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamellia Reshadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.10.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Movarraei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.02.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Braga de Queiroz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.08.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;gan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A09D260139171B79204F0EEF1B8CC567F1E2DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5618" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02776-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Merca&#351;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Samsonov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseny M. Shur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609454v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaslet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2011122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Q1D9R4L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02563-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam Fletcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nielsen Pace" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02576-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3T68PG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Balogh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Pluh&#225;r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/1705" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53132-7_28" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Krieger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307123v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3441" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ilie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00626116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799678v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799690v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00190875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04988003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>