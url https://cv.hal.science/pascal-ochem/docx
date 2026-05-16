--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -758,278 +758,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04659827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a ternary infinite word</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antisquares and Critical Exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Baranwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narad Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ita/2022010⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.#11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.10063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028901v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisquares and Critical Exponents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of a ternary infinite word</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (2), pp.#11. </w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.#1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.10063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ita/2022010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03799689v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ternary Dejean words avoiding 010</w:t>
               </w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Meleshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Linghui Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1295,447 +1295,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic, Star, and Injective Colouring: Bounding the Diameter</w:t>
+                <w:t xml:space="preserve">Avoiding square-free words on free groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Brause</w:t>
+                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Golovach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barnaby Martin</w:t>
+                <w:t xml:space="preserve">Tero Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.#P2.43. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 922, pp.206-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/10738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799962v1</w:t>
+                <w:t xml:space="preserve">hal-03751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding square-free words on free groups</w:t>
+                <w:t xml:space="preserve">Acyclic, Star, and Injective Colouring: Bounding the Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
+                <w:t xml:space="preserve">Christoph Brause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tero Harju</w:t>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 922, pp.206-217. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.#P2.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/10738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751878v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of planar $(m,n)$-colored-mixed graphs to planar targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of formulas with reversal of arbitrarily high avoidability index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112600⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 896, pp.168-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03371159v1</w:t>
+                <w:t xml:space="preserve">lirmm-03405898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of formulas with reversal of arbitrarily high avoidability index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphisms of planar $(m,n)$-colored-mixed graphs to planar targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 896, pp.168-170. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (12), pp.#112600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03405898v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03371159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidability of Palindrome Patterns</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding conjugacy classes on the 5-letter alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,51 +2904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some further results on squarefree arithmetic progressions in infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tero Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,391 +3223,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01730276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-subcoloring is NP-complete for planar comparability graphs</w:t>
+                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128, pp.46-48. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.#P4.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/6536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01692394v1</w:t>
+                <w:t xml:space="preserve">lirmm-01897592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
+                <w:t xml:space="preserve">2-subcoloring is NP-complete for planar comparability graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.#P4.30. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.46-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/6536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01897592v1</w:t>
+                <w:t xml:space="preserve">lirmm-01692394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented, 2-edge-colored, and 2-vertex-colored homomorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazanin Movarraei</w:t>
+                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02083721v1</w:t>
+                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+                <w:t xml:space="preserve">Oriented, 2-edge-colored, and 2-vertex-colored homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Movarraei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.42-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02083721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
               </w:r>
@@ -3782,312 +3782,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02078169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interval representations of graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doubled patterns are 3-avoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.P1.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/5618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348411v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short proof that shuffle squares are 7-avoidable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guégan</w:t>
+                <w:t xml:space="preserve">On interval representations of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquiles Braga de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ita/2016007⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347424v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled patterns are 3-avoidable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A short proof that shuffle squares are 7-avoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.101-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita/2016007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/5618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01375763v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01347424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Domination in Subcubic Graphs</w:t>
               </w:r>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of some binary words with few squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golnaz Badkobeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4450,51 +4450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity dichotomy for oriented homomorphism of planar graphs with large girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6211,403 +6211,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00739391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
+                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Montejano</w:t>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2009.09.017⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 ((3)), pp.626-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00433039v1</w:t>
+                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Montassier</w:t>
+                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (12), pp.1365-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2009.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377372v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00433039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Graphs Have 1-string Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 ((3)), pp.626-647. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00433091v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On circle graphs with girth at least five</w:t>
               </w:r>
@@ -7115,51 +7115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (4), pp.313-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7205,51 +7205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejean's conjecture and letter frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7953,239 +7953,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02078252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lužar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Developments in Language Theory (DLT 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375829v1</w:t>
+                <w:t xml:space="preserve">lirmm-01730302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidability of Formulas with Two Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Developments in Language Theory (DLT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de combinatoire et d'informatique mathématique (LaCIM), Université du Québec à Montréal, Jul 2016, Montréal, Canada. pp.344-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53132-7_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01730302v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maximum Clique Problem in Multiple Interval Graphs</w:t>
               </w:r>
@@ -8260,217 +8260,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and complexity results for strong edge colouring of subcubic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Sur la difficulté de séparer un graphe par des plus courts chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. A paraitre</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592130v1</w:t>
+                <w:t xml:space="preserve">inria-00588312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la difficulté de séparer un graphe par des plus courts chemins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Bounds and complexity results for strong edge colouring of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">EuroComb'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. A paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00588312v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
@@ -8668,51 +8668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.33-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8804,230 +8804,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding approximate squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalia Krieger</w:t>
+                <w:t xml:space="preserve">Planar graphs are in 1-string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Finland. pp.278-289</w:t>
+              <w:t xml:space="preserve">SODA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.609--617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307153v1</w:t>
+                <w:t xml:space="preserve">hal-00308130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs are in 1-string</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">Avoiding approximate squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.609--617</w:t>
+              <w:t xml:space="preserve">DLT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Finland. pp.278-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308130v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented vertex and arc-colorings of partial 2-trees</w:t>
               </w:r>
@@ -9352,191 +9352,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalization of repetition threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generator of morphisms for infinite words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Czech Republic. pp.818-826</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Words avoidability, complexity and morphisms - Edited by G. Richomme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Finland. pp.427-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307256v1</w:t>
+                <w:t xml:space="preserve">hal-00307126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generator of morphisms for infinite words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalization of repetition threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Words avoidability, complexity and morphisms - Edited by G. Richomme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Finland. pp.427-441</w:t>
+              <w:t xml:space="preserve">MFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Czech Republic. pp.818-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307126v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
@@ -9880,291 +9880,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled patterns with reversal and square-free doubled patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Domenech</w:t>
+                <w:t xml:space="preserve">Contact graphs of boxes with unidirectional contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Limouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799694v1</w:t>
+                <w:t xml:space="preserve">hal-04216379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement Avoidance in Binary Words</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Currie</w:t>
+                <w:t xml:space="preserve">Doubled patterns with reversal and square-free doubled patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03799678v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact graphs of boxes with unidirectional contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Limouzy</w:t>
+                <w:t xml:space="preserve">Complement Avoidance in Binary Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narad Rampersad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216379v1</w:t>
+                <w:t xml:space="preserve">lirmm-03799678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoperiodic Words and a Question of Shevelev</w:t>
               </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Meleshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Linghui Shan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10290,51 +10290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narad Rampersad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10472,51 +10472,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,51 +10524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08008, 2008, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,51 +11012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Currie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Opo&#269;ensk&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narad Rampersad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05124700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jedli&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05154498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;ubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799689v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Baranwal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/nntdm.2023.29.3.545-548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meleshko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Linghui Shan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domenech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brause" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.04.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112600" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03405898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkyoo Choi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02500480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fleischmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamellia Reshadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.10.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Movarraei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.02.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Braga de Queiroz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.08.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;gan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A09D260139171B79204F0EEF1B8CC567F1E2DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5618" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02776-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Merca&#351;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Samsonov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseny M. Shur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609454v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaslet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2011122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Q1D9R4L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02563-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam Fletcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nielsen Pace" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02576-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3T68PG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Balogh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Pluh&#225;r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/1705" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53132-7_28" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Krieger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307123v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3441" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ilie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00626116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799678v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799690v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00190875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04988003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Currie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Opo&#269;ensk&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narad Rampersad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05124700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jedli&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103662" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05326624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosenfeld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15919" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05154498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.15310" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Limouzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04659827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;ubom&#237;ra Dvorakov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/12574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799689v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Baranwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7546/nntdm.2023.29.3.545-548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meleshko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Linghui Shan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domenech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnaz Badkobeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Harju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.04.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brause" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03405898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112600" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkyoo Choi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111921" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Macgillivray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.2076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02500480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fleischmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamellia Reshadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.10.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gamard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Richomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01897592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6536" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.08.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Movarraei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5618" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Braga de Queiroz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.08.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;gan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A09D260139171B79204F0EEF1B8CC567F1E2DB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263898v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew C. Francis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9828-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02776-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2014-1035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Merca&#351;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Samsonov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseny M. Shur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2014015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609454v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2013.07.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaslet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2011122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Q1D9R4L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02563-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam Fletcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nielsen Pace" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02576-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorenzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P396X5X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00739391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.10.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3T68PG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9196-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451863v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00338327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.01.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X0SJZFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2008013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307124v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Balogh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Pluh&#225;r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/1705" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66396-8_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53132-7_28" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308130v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Krieger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307123v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3441" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307256v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ilie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00626116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02083655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69152-7_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799694v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799678v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799690v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03799692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03452602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00266540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00190875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04988003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>