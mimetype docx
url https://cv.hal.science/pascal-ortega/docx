--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -325,391 +325,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t>
+                <w:t xml:space="preserve">South Pacific Tropical Upper Tropospheric Trough (TUTT): variability and impact on the French Polynesian climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrigot</w:t>
+                <w:t xml:space="preserve">V Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+                <w:t xml:space="preserve">K Maamaatuaiahutapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hopuare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Varney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88, pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738950v1</w:t>
+                <w:t xml:space="preserve">hal-04117981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Irradiance Probabilistic Forecasting Using Machine Learning, Metaheuristic Models and Numerical Weather Predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vateanui Sansine</w:t>
+                <w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marania Hopuare</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su142215260⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117962v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Pacific Tropical Upper Tropospheric Trough (TUTT): variability and impact on the French Polynesian climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Hopuare</w:t>
+                <w:t xml:space="preserve">Solar Irradiance Probabilistic Forecasting Using Machine Learning, Metaheuristic Models and Numerical Weather Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vateanui Sansine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Varney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ortega</w:t>
+                <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88, pp.119-136. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), pp.15260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su142215260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117981v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Cooling and Power Management Strategy for a Standalone House Using Hydrogen and Solar Energy</w:t>
               </w:r>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,625 +1066,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between intraseasonal and diurnal variability of precipitation in the South Central Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing solar resource and photovoltaic production in Tahiti from ground-based measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
+                <w:t xml:space="preserve">Lorène Lucas-Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5834⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 107, pp.01003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/201910701003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144342v1</w:t>
+                <w:t xml:space="preserve">hal-03180288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing solar resource and photovoltaic production in Tahiti from ground-based measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interactions between intraseasonal and diurnal variability of precipitation in the South Central Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorène Lucas-Svay</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 107, pp.01003. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.670-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/201910701003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180288v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t>
+                <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions. Concept and efficiency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Ferrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144344v1</w:t>
+                <w:t xml:space="preserve">hal-04711170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions. Concept and efficiency analysis</w:t>
+                <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Ferrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711170v1</w:t>
+                <w:t xml:space="preserve">hal-02144344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, Pacific climate drivers and observed precipitation variability in Tahiti, French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marania Hopuare</w:t>
+                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontaud Marc</w:t>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ortega</w:t>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Victoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, 63, pp.157-170. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383001v1</w:t>
+                <w:t xml:space="preserve">hal-01188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the lightning and atmospheric electricity observations collected in southern France during the HYdrological cycle in Mediterranean EXperiment (HyMeX), Special Observation Period 1</w:t>
               </w:r>
@@ -1798,291 +1802,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change assessment for a small island: a Tahiti downscaling experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Climate change, Pacific climate drivers and observed precipitation variability in Tahiti, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontaud Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, pp.233-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01298⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63, 63, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396781v1</w:t>
+                <w:t xml:space="preserve">hal-01383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Climate change assessment for a small island: a Tahiti downscaling experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marania Hopuare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontaud Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/cr01298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188077v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a slow subsidence of the Tahiti Island from GPS, DORIS, and combined satellite altimetry and tide gauge sea level records</w:t>
               </w:r>
@@ -2204,303 +2204,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dew water collection in humid tropical islands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">World-wide lightning location using VLF propagation in the Earth-ionosphere waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Holzworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Rodger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Lichtenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.07.038⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (5), pp.40-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAP.2008.4674710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326152v1</w:t>
+                <w:t xml:space="preserve">hal-04784331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World-wide lightning location using VLF propagation in the Earth-ionosphere waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of dew water collection in humid tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Clus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Milimouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361 (1-2), pp.159-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MAP.2008.4674710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightning activity analyses with respect to the SPCZ location</w:t>
               </w:r>
@@ -3130,64 +3130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPSWAC research program : Characterization and optimization of energy performance of SWAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,64 +3626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multi-échelle du climat de la Polynésie française pour la simulation dynamique de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,64 +3747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution wind regimes over Tahiti, French Polynesia, using the WRF-ARW mesoscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamelot A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,64 +3855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of French climate for dynamic simulation of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,51 +4586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35ABFCAD"/>
+    <w:nsid w:val="E9DD7E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +4817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>