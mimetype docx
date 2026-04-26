--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -455,261 +455,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Irradiance Probabilistic Forecasting Using Machine Learning, Metaheuristic Models and Numerical Weather Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vateanui Sansine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
+                <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), pp.15260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su142215260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738950v1</w:t>
+                <w:t xml:space="preserve">hal-04117962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Irradiance Probabilistic Forecasting Using Machine Learning, Metaheuristic Models and Numerical Weather Predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vateanui Sansine</w:t>
+                <w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marania Hopuare</w:t>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (22), pp.15260. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su142215260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117962v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Cooling and Power Management Strategy for a Standalone House Using Hydrogen and Solar Energy</w:t>
               </w:r>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing solar resource and photovoltaic production in Tahiti from ground-based measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Lucas-Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,51 +1202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between intraseasonal and diurnal variability of precipitation in the South Central Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guglielmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions. Concept and efficiency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Ferrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,51 +1436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Ferrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change, Pacific climate drivers and observed precipitation variability in Tahiti, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontaud Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,51 +1938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change assessment for a small island: a Tahiti downscaling experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontaud Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPSWAC research program : Characterization and optimization of energy performance of SWAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,51 +3639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multi-échelle du climat de la Polynésie française pour la simulation dynamique de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution wind regimes over Tahiti, French Polynesia, using the WRF-ARW mesoscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of French climate for dynamic simulation of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,51 +4586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9DD7E32"/>
+    <w:nsid w:val="BECBA34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +4817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>