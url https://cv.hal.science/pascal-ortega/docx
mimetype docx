--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -1534,555 +1534,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of the lightning and atmospheric electricity observations collected in southern France during the HYdrological cycle in Mediterranean EXperiment (HyMeX), Special Observation Period 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">E. Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Sinama</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">S. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.649 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-649-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188077v1</w:t>
+                <w:t xml:space="preserve">hal-01710425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the lightning and atmospheric electricity observations collected in southern France during the HYdrological cycle in Mediterranean EXperiment (HyMeX), Special Observation Period 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+                <w:t xml:space="preserve">Climate change, Pacific climate drivers and observed precipitation variability in Tahiti, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coquillat</w:t>
+                <w:t xml:space="preserve">Pontaud Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Martin</w:t>
+                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prieur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Victoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.649 - 669. </w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, 63, pp.157-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-649-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/cr01288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710425v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, Pacific climate drivers and observed precipitation variability in Tahiti, French Polynesia</w:t>
+                <w:t xml:space="preserve">Climate change assessment for a small island: a Tahiti downscaling experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marania Hopuare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontaud Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontaud Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ortega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63, 63, pp.157-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01288⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63, pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383001v1</w:t>
+                <w:t xml:space="preserve">hal-01396781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change assessment for a small island: a Tahiti downscaling experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céron Jean-Pierre</w:t>
+                <w:t xml:space="preserve">A Method to Evaluate Energy Performance of Buildings Cooled by Room Air Conditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Déqué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.233-247. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clean, Efficient and Affordable Energy for a Sustainable Future: The 7th International Conference on Applied Energy (ICAE2015), 75, pp.1275-1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396781v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a slow subsidence of the Tahiti Island from GPS, DORIS, and combined satellite altimetry and tide gauge sea level records</w:t>
               </w:r>
@@ -3998,64 +3998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique française. Atelier Couplage Atmosphère/Ionosphère : phénomènes électriques (TLE, TGF, éclairs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.En ligne</w:t>
@@ -4586,51 +4586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BECBA34B"/>
+    <w:nsid w:val="A4B1BE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4817,51 +4817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-ortega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9471-6402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110943481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vateanui Sansine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14071192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hopuare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Varney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marania Hopuare" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142215260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jeme&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2020011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Clus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Lucas-Svay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201910701003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontaud Marc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ron Jean-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Victoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01298" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Fadil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sichoix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ort&#233;ga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65B9SM1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784331v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dowden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holzworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Lichtenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Thomson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAP.2008.4674710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P31SFTN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Melnytchouk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ohayon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Berkowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.01.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DSWGXQT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Milimouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berkowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=-e. Pr&#225;cser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boz&#243;ki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;tori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#243;r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Williams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kammen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Calder&#243;n Obald&#237;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atlan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pracser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Charlotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot A." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2016.09.11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coquillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Soula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Milimouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beysens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>