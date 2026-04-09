--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,421 +234,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+                <w:t xml:space="preserve">Auto-Emulsification of Water at the Crude Oil/Water Interface: Role of the Solid Walls and Wettability Alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Duala Puentes-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (25), pp.12125-12138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+                <w:t xml:space="preserve">hal-05165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and segregation of confined droplets flowing in flexible channels with a rectangular cross-section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guelluy</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassib Abdallah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-11648-w⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188008v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Emulsification of Water at the Crude Oil/Water Interface: Role of the Solid Walls and Wettability Alteration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and segregation of confined droplets flowing in flexible channels with a rectangular cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guelluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duala Puentes-Rivas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+                <w:t xml:space="preserve">Guenaelle Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Bourrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (25), pp.12125-12138. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11648-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165410v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam Generation Through a Single Pore with Rectangular Cross-Section: Hysteretic Behavior and Geometric Limitation of the Volume Fraction of Bubbles</w:t>
               </w:r>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,334 +758,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni destabilization of bidimensional-confined gas-liquid co-flowing streams in rectangular microfluidic channels</w:t>
+                <w:t xml:space="preserve">Jams and Cakes: A Closer Look on Well Clogging Mechanisms in Microscale Produced Water ReInjection Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Clerget</w:t>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Klimenko</w:t>
+                <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourrel</w:t>
+                <w:t xml:space="preserve">Bertrand Levaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lequeux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0145178⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-01900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089814v1</w:t>
+                <w:t xml:space="preserve">hal-03992968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jams and Cakes: A Closer Look on Well Clogging Mechanisms in Microscale Produced Water ReInjection Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marangoni destabilization of bidimensional-confined gas-liquid co-flowing streams in rectangular microfluidic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+                <w:t xml:space="preserve">A Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
+                <w:t xml:space="preserve">M. Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Levaché</w:t>
+                <w:t xml:space="preserve">F. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Questel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.143-156. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.042111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-01900-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0145178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992968v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,585 +1260,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (29), pp.8726-8737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463109v1</w:t>
+                <w:t xml:space="preserve">hal-03292845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking of emulsions with chemical additives: using surrogate fluids to develop a novel theoretical framework and its application to water-in-crude oil emulsions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (42), pp.27976-27983. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363682v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different scenarios of shrinking surface soap bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Breaking of emulsions with chemical additives: using surrogate fluids to develop a novel theoretical framework and its application to water-in-crude oil emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (3), pp.244-252. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (42), pp.27976-27983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/10.0002348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190298v1</w:t>
+                <w:t xml:space="preserve">hal-03363682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+                <w:t xml:space="preserve">Different scenarios of shrinking surface soap bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (29), pp.8726-8737. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (3), pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/10.0002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292845v1</w:t>
+                <w:t xml:space="preserve">hal-03190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a wax/volatile oil mixture and vegetable butters in a long-lasting make-up formula: A rheological and structural study compared to product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,736 +3109,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive breakups of isolated drops and one-dimensional assemblies of drops in microfluidic geometries: experiments and models.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">Comment circulent des gouttes dans un laboratoire sur puce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc00040k⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201336004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844517v1</w:t>
+                <w:t xml:space="preserve">hal-00880281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Passive breakups of isolated drops and one-dimensional assemblies of drops in microfluidic geometries: experiments and models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.3022-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc00040k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854609v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path selection rules for droplet trains in single-lane microfluidic networks.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.2085-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00854171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment circulent des gouttes dans un laboratoire sur puce ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path selection rules for droplet trains in single-lane microfluidic networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.4-9. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.013012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201336004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880281v1</w:t>
+                <w:t xml:space="preserve">hal-00854171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,265 +3970,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
+                <w:t xml:space="preserve">Droplet traffic regulated by collisions in microfluidic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lorber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillot</w:t>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9453-9458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05559C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711709v1</w:t>
+                <w:t xml:space="preserve">hal-00714106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic regulated by collisions in microfluidic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Belloul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (19), pp.9453-9458. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.779-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1SM05559C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714106v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high throughput production of artificial egg oocytes using microfluidics.</w:t>
               </w:r>
@@ -4476,471 +4476,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex dynamics of droplet traffic in a bifurcating microfluidic channel: periodicity, multistability, and selection rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (15), pp.154501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.154501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619762v1</w:t>
+                <w:t xml:space="preserve">hal-00911060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00506603v1</w:t>
+                <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex dynamics of droplet traffic in a bifurcating microfluidic channel: periodicity, multistability, and selection rules.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.154501⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911060v1</w:t>
+                <w:t xml:space="preserve">hal-00506603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between local collisions and collective hydrodynamic feedback controls traffic flows in microfluidic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet motion in microfluidic networks: Hydrodynamic interactions and pressure-drop measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,2441 +5124,2441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sol-gel chemistry and millifluidic toward engineering microporous silica ceramic final sizes and shapes: An Integrative Chemistry approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled production of emulsions and particles by milli- and microfluidic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Engl</w:t>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.04.010⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.206-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338963v1</w:t>
+                <w:t xml:space="preserve">hal-00672548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled production of hierarchically organized large emulsions and particles using assemblies on line of co-axial flow devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 312, pp. 24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a continuous microfluidic rheometer.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Guillot</w:t>
+                <w:t xml:space="preserve">Combining sol-gel chemistry and millifluidic toward engineering microporous silica ceramic final sizes and shapes: An Integrative Chemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Joanicot</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-008-0273-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (8), pp.1323-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284082v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A droplet-based high-throughput tubular platform to extract rate constants of slow chemical reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Colin</w:t>
+                <w:t xml:space="preserve">Towards a continuous microfluidic rheometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (6), pp.1692-1695. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.619-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-008-0273-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672563v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled production of emulsions and particles by milli- and microfluidic techniques</w:t>
+                <w:t xml:space="preserve">A droplet-based high-throughput tubular platform to extract rate constants of slow chemical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rénal Backov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (4), pp.206-216. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (6), pp.1692-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2007.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672548v1</w:t>
+                <w:t xml:space="preserve">hal-00672563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millifluidic as a versatile reactor to tune size and aspect ratio of large polymerized objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow relaxation mode in concentrated oil-in-water microemulsions consisting of repulsive droplets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tachibana</w:t>
+                <w:t xml:space="preserve">Yoshiyuki Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33 (8), pp.897-903. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2 Pt 1), pp.021504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.75.021504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730786v1</w:t>
+                <w:t xml:space="preserve">hal-00907961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow relaxation mode in concentrated oil-in-water microemulsions consisting of repulsive droplets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millifluidic as a versatile reactor to tune size and aspect ratio of large polymerized objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Hattori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">R. Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (8), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.75.021504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00907961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural steady states and relaxation oscillations in a two-phase fluid under shear flow: Experiments and phenomenological model</w:t>
+                <w:t xml:space="preserve">Rotational and translational diffusions of fluorescent probes during gelation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Courbin</w:t>
+                <w:t xml:space="preserve">Y. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Panizza</w:t>
+                <w:t xml:space="preserve">L. Letamendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011501⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 421 (4-6), pp.508-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.01.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552918v1</w:t>
+                <w:t xml:space="preserve">hal-01552892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and formation of vesicle systems with low polydispersity index by ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira-Lachataignerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 140 (1-2), pp.88-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2006.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment (vol 73, pg 851, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Winckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (1), pp.85-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.2123127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscosimeter on a microfluidic chip.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural steady states and relaxation oscillations in a two-phase fluid under shear flow: Experiments and phenomenological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282106v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational diffusions of fluorescent probes during gelation process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A viscosimeter on a microfluidic chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.01.114⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01552892v1</w:t>
+                <w:t xml:space="preserve">hal-00282106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of monodisperse mesoscopic metal-oxide colloids under constant monomer supply</w:t>
+                <w:t xml:space="preserve">Graphical analysis for gel morphology II. New mathematical approach for stretched exponential function with beta &amp;gt; 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koh Nozawa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
+                <w:t xml:space="preserve">C. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.011404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (41), pp.6319-6328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015414v1</w:t>
+                <w:t xml:space="preserve">hal-01552696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart control of monodisperse Stöber silica particles: effect of reactant addition rate on growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/1.1949627⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (4), pp.1516-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la048569r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552721v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart control of monodisperse Stöber silica particles: effect of reactant addition rate on growth process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Winckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (4), pp.1516-1523. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73 (9), pp.851-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la048569r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/1.1949627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021220v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical percolation in the presence of attractive interactions: An effective medium lattice approach applied to microemulsion systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ushiki</w:t>
+                <w:t xml:space="preserve">Growth of monodisperse mesoscopic metal-oxide colloids under constant monomer supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Engl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Panizza</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 353, pp.29-37. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (1), 011404 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2005.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.011404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01552695v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheometer on a chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical percolation in the presence of attractive interactions: An effective medium lattice approach applied to microemulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 353, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2005.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387191v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical analysis for gel morphology II. New mathematical approach for stretched exponential function with beta &amp;gt; 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rheometer on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hashimoto</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Masselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552696v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of asymmetric rigid rods or heteronuclear diatomic molecules on homogeneous surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Observation of droplet size oscillations in a two-phase fluid under shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (16), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.165407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551926v1</w:t>
+                <w:t xml:space="preserve">hal-01551915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced formation of vesicles in membrane phases: Kinetics and size selection mechanisms, elasticity versus surface tension</w:t>
               </w:r>
@@ -7629,304 +7629,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a droplet break up under flow without elongating? Fragmentation of smectic monodisperse droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Adsorption of asymmetric rigid rods or heteronuclear diatomic molecules on homogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.165407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551909v1</w:t>
+                <w:t xml:space="preserve">hal-01551926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of droplet size oscillations in a two-phase fluid under shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Can a droplet break up under flow without elongating? Fragmentation of smectic monodisperse droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551915v1</w:t>
+                <w:t xml:space="preserve">hal-01551909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of structural steady states in lamellar/sponge phase-separating fluids under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7973,90 +7973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do closed-compact multi-lamellar droplets form under shear flow? A possible mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61 (2), pp.275-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8107,77 +8107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (2), pp.226-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8223,90 +8223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a lamellar phase under shear flow: Formation of multilamellar vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (14), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,103 +8340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost viscometer based on energy dissipation in viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (4), pp.514-518</w:t>
@@ -8465,90 +8465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation phenomena in AOT-water-decane critical and dense microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letamendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pru-Lestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8603,64 +8603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribbon phase in a phase-separated lyotropic lamellar-sponge mixture under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8698,90 +8698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed compact Taylor's droplets in a phase-separated lamellar-sponge mixture under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (6), pp.880-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,90 +8914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced structural transitions in Newtonian non-Newtonian two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (3), pp.3871-3874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9022,90 +9022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in living micellar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 268 (1-2), pp.50-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,64 +9130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9509,273 +9509,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Induced Lateral Migration and Droplet Segregation in Flexible Rectangular Microchannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Combrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFDC2 2nd European Fluid Dynamics Conference</w:t>
+              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROMECH, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231957v1</w:t>
+                <w:t xml:space="preserve">hal-05241917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow-Induced Lateral Migration and Droplet Segregation in Flexible Rectangular Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guelluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
+              <w:t xml:space="preserve">EFDC2 2nd European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROMECH, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241917v1</w:t>
+                <w:t xml:space="preserve">hal-05231957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of enhanced foaming capacities of binary liquid mixtures on vertical two-phase flow regimes</w:t>
               </w:r>
@@ -10001,273 +10001,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité due à un effet Marangoni d'un jet de gaz confiné dans un canal microfluidique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+                <w:t xml:space="preserve">First studies on the separation of emulsions by coalescence with millilfuidic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zlobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Bourrel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893326v1</w:t>
+                <w:t xml:space="preserve">hal-03893313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First studies on the separation of emulsions by coalescence with millilfuidic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Zlobin</w:t>
+                <w:t xml:space="preserve">Instabilité due à un effet Marangoni d'un jet de gaz confiné dans un canal microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893313v1</w:t>
+                <w:t xml:space="preserve">hal-03893326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation par effet Marangoni d'un jet de gaz dans un microcanal rectangulaire</w:t>
               </w:r>
@@ -10292,51 +10292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10368,243 +10368,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shrinkage of surface bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+                <w:t xml:space="preserve">Making soap bubbles by blowing air onto a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam 2020 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938214v1</w:t>
+                <w:t xml:space="preserve">hal-02938217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making soap bubbles by blowing air onto a soap film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">The shrinkage of surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam 2020 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938217v1</w:t>
+                <w:t xml:space="preserve">hal-02938214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidange de Bulles</w:t>
               </w:r>
@@ -10698,64 +10698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10934,280 +10934,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation and Rupture of Soap Films: From Minimal Surfaces to Interfacial Bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and growth of labyrinthine drying patterns in 2-D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Winter Meeting AAPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Physics Teachers, Jan 2016, Nouvelle-Orleans, United States</w:t>
+              <w:t xml:space="preserve">EFMC11 11th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROMECH, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482227v1</w:t>
+                <w:t xml:space="preserve">hal-01404574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and growth of labyrinthine drying patterns in 2-D porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation and Rupture of Soap Films: From Minimal Surfaces to Interfacial Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC11 11th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROMECH, Sep 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">2016 Winter Meeting AAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Physics Teachers, Jan 2016, Nouvelle-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404574v1</w:t>
+                <w:t xml:space="preserve">hal-01482227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing bubbles forever</w:t>
+                <w:t xml:space="preserve">Generating soap bubbles by blowing on soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Salkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmit</w:t>
@@ -11225,414 +11225,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics</w:t>
+              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482239v1</w:t>
+                <w:t xml:space="preserve">hal-01482235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet fragmentation in microfluidic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blowing bubbles forever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Salkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2015 29th conferene of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235225v1</w:t>
+                <w:t xml:space="preserve">hal-01482239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet fragmentation in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">ECIS 2015 29th conferene of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140612v2</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating soap bubbles by blowing on soap films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Optique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482235v1</w:t>
+                <w:t xml:space="preserve">hal-01140612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and rupture of thin-liquid films: the generation of floating and interfacial bubbles</w:t>
               </w:r>
@@ -12100,2038 +12100,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic as a tool to investigate a tip streaming phenomenon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Salkin</w:t>
+                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guemas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloids and Materials 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003070v1</w:t>
+                <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Microfluidic as a tool to investigate a tip streaming phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guemas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lhermite</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">colloids and Materials 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703630v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost modular millifluidic toolbox for applications in chemistry, biology and material sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme RBPGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703712v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'émulsions multidisperses par voie microfluidique</w:t>
+                <w:t xml:space="preserve">A low cost modular millifluidic toolbox for applications in chemistry, biology and material sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontres émulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pessac, France</w:t>
+              <w:t xml:space="preserve">5eme RBPGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703725v1</w:t>
+                <w:t xml:space="preserve">hal-00703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication d'émulsions multidisperses par voie microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
+              <w:t xml:space="preserve">2ème rencontres émulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655483v1</w:t>
+                <w:t xml:space="preserve">hal-00703725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding droplet traffic in microfluidic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919644v1</w:t>
+                <w:t xml:space="preserve">hal-00652351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic at a junction : dynamics of path selection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652316v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled production of hierarchically large particles and emulsions using integration on line of tubular millifluidic devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919358v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic in microfluidic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet traffic at a junction : dynamics of path selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Measurements in Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916329v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique du traffic de gouttes dans des réseaux microfluidiques</w:t>
+                <w:t xml:space="preserve">Controlled production of hierarchically large particles and emulsions using integration on line of tubular millifluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR Micro et nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661117v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Understanding droplet traffic in microfluidic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623525v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Droplet traffic in microfluidic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Models and Measurements in Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620844v1</w:t>
+                <w:t xml:space="preserve">hal-00916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Etude de la dynamique du traffic de gouttes dans des réseaux microfluidiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.175</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR Micro et nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652351v1</w:t>
+                <w:t xml:space="preserve">hal-00661117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un échafaudage de peptides pour fabriquer des nanotubes de silice : Une organisation très hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Savoir 2009 : La chimie dans le nanomonde: conception, fonction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429000v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Solal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+                <w:t xml:space="preserve">hal-00429000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14173,51 +14173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,51 +14225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
@@ -14298,103 +14298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and properties of miniemulsions formed by microemulsions dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Polymers and Surfactants in Colloidal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.129-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14466,652 +14466,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
+                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Larraud</w:t>
+                <w:t xml:space="preserve">Clemence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Palade</w:t>
+                <w:t xml:space="preserve">Elena Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Leandri</w:t>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Nouar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French MOFs 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113915v1</w:t>
+                <w:t xml:space="preserve">hal-05440779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-brownian capillary suspensions: effect of shape and secondary fluid fraction on structure and rheological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ebel</w:t>
+                <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gas-liquid flows of the enhanced stability of bubbles in liquid mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Larraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">French MOFs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101989v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Combrouze</w:t>
+                <w:t xml:space="preserve">Effects on gas-liquid flows of the enhanced stability of bubbles in liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101986v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Combrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
+              <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440779v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change surface wettability</w:t>
               </w:r>
@@ -15123,64 +15123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duala Puentes Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15222,90 +15222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding porous media clogging by capillaries suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Levaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15360,51 +15360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel millifluidic technique to generate monodisperse emulsions and study their separation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zlobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,648 +15466,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of clogging mechanisms in porous media by Pickering emulsion droplets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Levant</w:t>
+                <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change the surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duala Puentes Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893322v1</w:t>
+                <w:t xml:space="preserve">hal-03893317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of a microfluidic air thread through Marangoni's effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding of clogging mechanisms in porous media by Pickering emulsion droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Levaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania, France</w:t>
+              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893302v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the pore geometry on the foam formation at pore scale</w:t>
+                <w:t xml:space="preserve">Destabilization of a microfluidic air thread through Marangoni's effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow and Transport in Pemreable Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
+              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934000v1</w:t>
+                <w:t xml:space="preserve">hal-03893302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion destruction with chemical additives from characterization with bottle tests to modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+                <w:t xml:space="preserve">Effect of the pore geometry on the foam formation at pore scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivaswan Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Flow and Transport in Pemreable Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893308v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change the surface wettability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Emulsion destruction with chemical additives from characterization with bottle tests to modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893317v1</w:t>
+                <w:t xml:space="preserve">hal-03893308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of butanol on the bubble formation hysteresis in flow-focusing devices</w:t>
               </w:r>
@@ -16132,51 +16132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16329,398 +16329,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Emptying of Surface Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330426v1</w:t>
+                <w:t xml:space="preserve">hal-02414148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative breakups induced by drop-to-drop interactions in one dimensional flows of drops against micro obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Algaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330427v1</w:t>
+                <w:t xml:space="preserve">hal-02330426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emptying of Surface Bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+                <w:t xml:space="preserve">Cooperative breakups induced by drop-to-drop interactions in one dimensional flows of drops against micro obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414148v1</w:t>
+                <w:t xml:space="preserve">hal-02330427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,90 +16803,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16921,103 +16921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17039,64 +17039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17410,51 +17410,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282948v1</w:t>
+                <w:t xml:space="preserve">hal-05282937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput measurement of bubble coalescence times using digital millifluidics</w:t>
               </w:r>
@@ -17528,51 +17528,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282921v1</w:t>
+                <w:t xml:space="preserve">hal-05282948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput measurement of bubble coalescence times using digital millifluidics</w:t>
               </w:r>
@@ -17646,51 +17646,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282937v1</w:t>
+                <w:t xml:space="preserve">hal-05282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17845,51 +17845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Combrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klimenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passade-Boupat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guelluy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11648-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05165410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes-Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bourrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klimenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos De Pera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Levach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Questel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01900-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hong-Quan Dinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalanne-Aulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0002348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salkin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1930-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01548219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.063604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.3246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Maruoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1745-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.077801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02036G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00639a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4879541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02464h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc00040k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05559C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00046a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Baraban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertholle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn L. M. Salverda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20545E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.154501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Engl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.194502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.016317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.04.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0SJPBC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPFHQH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0273-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFDL5WZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.11.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6J0QBTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2007.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM57PMJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachibana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPJSJLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Hattori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideharu Ushiki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.75.021504" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courbin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011501" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Lachataignerais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89CN6WGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winckert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.2123127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hattori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letamendia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ushiki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.01.114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRX4F3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Nozawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.011404" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1949627" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gailhanou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Raison" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la048569r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XC9JPFJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Engl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG34TP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Masselon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.165407" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.021504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061508" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018305" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/so378-4371(02)01811-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0261085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMRBVK0Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.148305" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pru-Lestret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sciortino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cristobal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soubiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Lu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9504016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0RPJ7TXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995130" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E19DC9834ABFD3BAF6C8A88A81435C1D34F40F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236061v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gou&#235;zec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547737v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zlobin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893326v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938214v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482227v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salkin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120482v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905616v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652316v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(03)00108-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-083C486S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101947v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ebel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101989v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101986v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes Rivas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201068v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893322v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893302v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934000v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivaswan Chandrasekhar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893308v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893317v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Matt&#233;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimenko Alexandra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel Maurice" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequeux F." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330427v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414148v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706694v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282948v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282937v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Combrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klimenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passade-Boupat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05165410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes-Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bourrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guelluy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hauret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos De Pera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Levach&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Questel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01900-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klimenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hong-Quan Dinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalanne-Aulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0002348" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salkin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1930-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01548219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.063604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.3246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Maruoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1745-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.077801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02036G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00639a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4879541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02464h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc00040k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05559C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00046a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Baraban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertholle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn L. M. Salverda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20545E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.154501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Engl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.194502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.016317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2007.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM57PMJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPFHQH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.04.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0SJPBC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0273-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFDL5WZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6J0QBTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Hattori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideharu Ushiki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.75.021504" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachibana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPJSJLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hattori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letamendia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ushiki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.01.114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRX4F3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Lachataignerais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89CN6WGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winckert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.2123127" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011501" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Nozawa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gailhanou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la048569r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XC9JPFJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1949627" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.011404" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Engl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG34TP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387191v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Masselon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.021504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.165407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061508" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/so378-4371(02)01811-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0261085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMRBVK0Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.148305" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pru-Lestret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sciortino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cristobal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soubiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Lu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9504016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0RPJ7TXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995130" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E19DC9834ABFD3BAF6C8A88A81435C1D34F40F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236061v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gou&#235;zec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547737v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zlobin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938214v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404574v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482235v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salkin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120482v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905616v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652351v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919644v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916329v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(03)00108-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-083C486S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ebel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101989v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101986v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes Rivas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201068v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893317v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivaswan Chandrasekhar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Matt&#233;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimenko Alexandra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel Maurice" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequeux F." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330427v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706694v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282948v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282921v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>