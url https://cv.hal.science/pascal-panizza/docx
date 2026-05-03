--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -234,421 +234,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Emulsification of Water at the Crude Oil/Water Interface: Role of the Solid Walls and Wettability Alteration</w:t>
+                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duala Puentes-Rivas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Bourrel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01691⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165410v1</w:t>
+                <w:t xml:space="preserve">hal-04980324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Morphology of Osteosarcoma Finds Origin in Synergy Between Bone Synthesis and Tumor Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration and segregation of confined droplets flowing in flexible channels with a rectangular cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">Alexandre Guelluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15050374⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-11648-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980324v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and segregation of confined droplets flowing in flexible channels with a rectangular cross-section</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-Emulsification of Water at the Crude Oil/Water Interface: Role of the Solid Walls and Wettability Alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenaelle Hauret</w:t>
+                <w:t xml:space="preserve">Duala Puentes-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27097. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (25), pp.12125-12138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-11648-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188008v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam Generation Through a Single Pore with Rectangular Cross-Section: Hysteretic Behavior and Geometric Limitation of the Volume Fraction of Bubbles</w:t>
               </w:r>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,334 +758,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jams and Cakes: A Closer Look on Well Clogging Mechanisms in Microscale Produced Water ReInjection Experiments</w:t>
+                <w:t xml:space="preserve">Marangoni destabilization of bidimensional-confined gas-liquid co-flowing streams in rectangular microfluidic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+                <w:t xml:space="preserve">M. Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
+                <w:t xml:space="preserve">A Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Levaché</w:t>
+                <w:t xml:space="preserve">M. Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Questel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-01900-0⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.042111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0145178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992968v1</w:t>
+                <w:t xml:space="preserve">hal-04089814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni destabilization of bidimensional-confined gas-liquid co-flowing streams in rectangular microfluidic channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jams and Cakes: A Closer Look on Well Clogging Mechanisms in Microscale Produced Water ReInjection Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Klimenko</w:t>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourrel</w:t>
+                <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lequeux</w:t>
+                <w:t xml:space="preserve">Bertrand Levaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Panizza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.042111. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.143-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0145178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-01900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089814v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,585 +1260,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292845v1</w:t>
+                <w:t xml:space="preserve">hal-03463109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Emission Properties of Quantum Rods via Multiscale 3D Ordered Organization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Breaking of emulsions with chemical additives: using surrogate fluids to develop a novel theoretical framework and its application to water-in-crude oil emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (42), pp.27976-27983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2021/1790976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463109v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking of emulsions with chemical additives: using surrogate fluids to develop a novel theoretical framework and its application to water-in-crude oil emulsions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+                <w:t xml:space="preserve">Different scenarios of shrinking surface soap bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (42), pp.27976-27983. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (3), pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c03848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/10.0002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363682v1</w:t>
+                <w:t xml:space="preserve">hal-03190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different scenarios of shrinking surface soap bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Effect of a Surfactant Mixture on Coalescence Occurring in Concentrated Emulsions: The Hole Nucleation Theory Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (3), pp.244-252. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (29), pp.8726-8737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/10.0002348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190298v1</w:t>
+                <w:t xml:space="preserve">hal-03292845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a wax/volatile oil mixture and vegetable butters in a long-lasting make-up formula: A rheological and structural study compared to product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,736 +3109,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment circulent des gouttes dans un laboratoire sur puce ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive breakups of isolated drops and one-dimensional assemblies of drops in microfluidic geometries: experiments and models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201336004⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.3022-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc00040k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880281v1</w:t>
+                <w:t xml:space="preserve">hal-00844517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive breakups of isolated drops and one-dimensional assemblies of drops in microfluidic geometries: experiments and models.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc00040k⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.2085-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844517v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Path selection rules for droplet trains in single-lane microfluidic networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.IJLEO.2012.06.058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.013012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00854609v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path selection rules for droplet trains in single-lane microfluidic networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Comment circulent des gouttes dans un laboratoire sur puce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (1), pp.013012. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.013012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201336004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854171v1</w:t>
+                <w:t xml:space="preserve">hal-00880281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pluchon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,265 +3970,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic regulated by collisions in microfluidic networks</w:t>
+                <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Belloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
+                <w:t xml:space="preserve">Nicolas Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1SM05559C⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.779-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714106v1</w:t>
+                <w:t xml:space="preserve">hal-00711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillot</w:t>
+                <w:t xml:space="preserve">Droplet traffic regulated by collisions in microfluidic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.779-787. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (19), pp.9453-9458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05559C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711709v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high throughput production of artificial egg oocytes using microfluidics.</w:t>
               </w:r>
@@ -4476,471 +4476,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex dynamics of droplet traffic in a bifurcating microfluidic channel: periodicity, multistability, and selection rules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Sessoms</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911060v1</w:t>
+                <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619762v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex dynamics of droplet traffic in a bifurcating microfluidic channel: periodicity, multistability, and selection rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (15), pp.154501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.154501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506603v1</w:t>
+                <w:t xml:space="preserve">hal-00911060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between local collisions and collective hydrodynamic feedback controls traffic flows in microfluidic networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet motion in microfluidic networks: Hydrodynamic interactions and pressure-drop measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,2441 +5124,2441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled production of emulsions and particles by milli- and microfluidic techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining sol-gel chemistry and millifluidic toward engineering microporous silica ceramic final sizes and shapes: An Integrative Chemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2007.09.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (8), pp.1323-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672548v1</w:t>
+                <w:t xml:space="preserve">hal-00338963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled production of hierarchically organized large emulsions and particles using assemblies on line of co-axial flow devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Hany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 312, pp. 24-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sol-gel chemistry and millifluidic toward engineering microporous silica ceramic final sizes and shapes: An Integrative Chemistry approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Engl</w:t>
+                <w:t xml:space="preserve">Towards a continuous microfluidic rheometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.04.010⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.619-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-008-0273-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338963v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a continuous microfluidic rheometer.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Guillot</w:t>
+                <w:t xml:space="preserve">A droplet-based high-throughput tubular platform to extract rate constants of slow chemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (5), pp.619-630. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (6), pp.1692-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-008-0273-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284082v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A droplet-based high-throughput tubular platform to extract rate constants of slow chemical reactions</w:t>
+                <w:t xml:space="preserve">Controlled production of emulsions and particles by milli- and microfluidic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Colin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (6), pp.1692-1695. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (4), pp.206-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672563v1</w:t>
+                <w:t xml:space="preserve">hal-00672548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow relaxation mode in concentrated oil-in-water microemulsions consisting of repulsive droplets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millifluidic as a versatile reactor to tune size and aspect ratio of large polymerized objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Hattori</w:t>
+                <w:t xml:space="preserve">M. Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">R. Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (2 Pt 1), pp.021504. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (8), pp.897-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.75.021504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907961v1</w:t>
+                <w:t xml:space="preserve">hal-00730786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millifluidic as a versatile reactor to tune size and aspect ratio of large polymerized objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tachibana</w:t>
+                <w:t xml:space="preserve">Slow relaxation mode in concentrated oil-in-water microemulsions consisting of repulsive droplets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Backov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.03.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2 Pt 1), pp.021504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.75.021504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730786v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and translational diffusions of fluorescent probes during gelation process</w:t>
+                <w:t xml:space="preserve">Structural steady states and relaxation oscillations in a two-phase fluid under shear flow: Experiments and phenomenological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hattori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ushiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.01.114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552892v1</w:t>
+                <w:t xml:space="preserve">hal-01552918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and formation of vesicle systems with low polydispersity index by ultrasound method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Lachataignerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 140 (1-2), pp.88-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2006.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment (vol 73, pg 851, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Winckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (1), pp.85-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/1.2123127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural steady states and relaxation oscillations in a two-phase fluid under shear flow: Experiments and phenomenological model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A viscosimeter on a microfluidic chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (14)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552918v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscosimeter on a microfluidic chip.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational and translational diffusions of fluorescent probes during gelation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letamendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 421 (4-6), pp.508-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.01.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282106v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical analysis for gel morphology II. New mathematical approach for stretched exponential function with beta &amp;gt; 1</w:t>
+                <w:t xml:space="preserve">Growth of monodisperse mesoscopic metal-oxide colloids under constant monomer supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hashimoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Ushiki</w:t>
+                <w:t xml:space="preserve">Koh Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (1), 011404 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.011404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552696v1</w:t>
+                <w:t xml:space="preserve">hal-00015414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart control of monodisperse Stöber silica particles: effect of reactant addition rate on growth process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Winckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la048569r⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73 (9), pp.851-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.1949627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021220v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low cost Zimm-Crothers viscometer: From theory to experiment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart control of monodisperse Stöber silica particles: effect of reactant addition rate on growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideharu Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 73 (9), pp.851-855. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (4), pp.1516-1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/1.1949627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la048569r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552721v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of monodisperse mesoscopic metal-oxide colloids under constant monomer supply</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">Electrical percolation in the presence of attractive interactions: An effective medium lattice approach applied to microemulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
+                <w:t xml:space="preserve">W. Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (1), 011404 (8 p.). </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 353, pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.011404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2005.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015414v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical percolation in the presence of attractive interactions: An effective medium lattice approach applied to microemulsion systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A rheometer on a chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Masselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01552695v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheometer on a chip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical analysis for gel morphology II. New mathematical approach for stretched exponential function with beta &amp;gt; 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rousseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (41), pp.6319-6328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387191v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of droplet size oscillations in a two-phase fluid under shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Adsorption of asymmetric rigid rods or heteronuclear diatomic molecules on homogeneous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Engl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.165407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551915v1</w:t>
+                <w:t xml:space="preserve">hal-01551926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced formation of vesicles in membrane phases: Kinetics and size selection mechanisms, elasticity versus surface tension</w:t>
               </w:r>
@@ -7629,304 +7629,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of asymmetric rigid rods or heteronuclear diatomic molecules on homogeneous surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Can a droplet break up under flow without elongating? Fragmentation of smectic monodisperse droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Engl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (16), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.165407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551926v1</w:t>
+                <w:t xml:space="preserve">hal-01551909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a droplet break up under flow without elongating? Fragmentation of smectic monodisperse droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Observation of droplet size oscillations in a two-phase fluid under shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.018305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551909v1</w:t>
+                <w:t xml:space="preserve">hal-01551915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of structural steady states in lamellar/sponge phase-separating fluids under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7973,90 +7973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do closed-compact multi-lamellar droplets form under shear flow? A possible mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61 (2), pp.275-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8107,77 +8107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (2), pp.226-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8223,90 +8223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a lamellar phase under shear flow: Formation of multilamellar vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (14), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,103 +8340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost viscometer based on energy dissipation in viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (4), pp.514-518</w:t>
@@ -8465,90 +8465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation phenomena in AOT-water-decane critical and dense microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letamendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pru-Lestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8603,64 +8603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribbon phase in a phase-separated lyotropic lamellar-sponge mixture under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8698,90 +8698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed compact Taylor's droplets in a phase-separated lamellar-sponge mixture under shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (6), pp.880-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,90 +8914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced structural transitions in Newtonian non-Newtonian two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (3), pp.3871-3874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9022,90 +9022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in living micellar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 268 (1-2), pp.50-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,64 +9130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in solution of worm-like micelles: a dilute n -&amp;gt; 0 spin-vector model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Curely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9509,273 +9509,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow-Induced Lateral Migration and Droplet Segregation in Flexible Rectangular Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guelluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
+              <w:t xml:space="preserve">EFDC2 2nd European Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROMECH, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241917v1</w:t>
+                <w:t xml:space="preserve">hal-05231957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-Induced Lateral Migration and Droplet Segregation in Flexible Rectangular Microchannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Combrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFDC2 2nd European Fluid Dynamics Conference</w:t>
+              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROMECH, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231957v1</w:t>
+                <w:t xml:space="preserve">hal-05241917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of enhanced foaming capacities of binary liquid mixtures on vertical two-phase flow regimes</w:t>
               </w:r>
@@ -10046,51 +10046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10126,485 +10126,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité due à un effet Marangoni d'un jet de gaz confiné dans un canal microfluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déstabilisation par effet Marangoni d'un jet de gaz dans un microcanal rectangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR, SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893326v1</w:t>
+                <w:t xml:space="preserve">hal-03893286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déstabilisation par effet Marangoni d'un jet de gaz dans un microcanal rectangulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilité due à un effet Marangoni d'un jet de gaz confiné dans un canal microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR, SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893286v1</w:t>
+                <w:t xml:space="preserve">hal-03893326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making soap bubbles by blowing air onto a soap film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">The shrinkage of surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam 2020 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938217v1</w:t>
+                <w:t xml:space="preserve">hal-02938214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shrinkage of surface bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+                <w:t xml:space="preserve">Making soap bubbles by blowing air onto a soap film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam 2020 virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938214v1</w:t>
+                <w:t xml:space="preserve">hal-02938217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidange de Bulles</w:t>
               </w:r>
@@ -10698,64 +10698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10934,280 +10934,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and growth of labyrinthine drying patterns in 2-D porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation and Rupture of Soap Films: From Minimal Surfaces to Interfacial Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC11 11th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROMECH, Sep 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">2016 Winter Meeting AAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Physics Teachers, Jan 2016, Nouvelle-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404574v1</w:t>
+                <w:t xml:space="preserve">hal-01482227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation and Rupture of Soap Films: From Minimal Surfaces to Interfacial Bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and growth of labyrinthine drying patterns in 2-D porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Winter Meeting AAPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Physics Teachers, Jan 2016, Nouvelle-Orleans, United States</w:t>
+              <w:t xml:space="preserve">EFMC11 11th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROMECH, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482227v1</w:t>
+                <w:t xml:space="preserve">hal-01404574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating soap bubbles by blowing on soap films</w:t>
+                <w:t xml:space="preserve">Blowing bubbles forever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Salkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmit</w:t>
@@ -11225,414 +11225,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics </w:t>
+              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482235v1</w:t>
+                <w:t xml:space="preserve">hal-01482239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowing bubbles forever</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet fragmentation in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Salkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">ECIS 2015 29th conferene of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482239v1</w:t>
+                <w:t xml:space="preserve">hal-01235225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet fragmentation in microfluidic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2015 29th conferene of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Optique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235225v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Generating soap bubbles by blowing on soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">68ème « APS Meeting of the Division of Fluid Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140612v2</w:t>
+                <w:t xml:space="preserve">hal-01482235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and rupture of thin-liquid films: the generation of floating and interfacial bubbles</w:t>
               </w:r>
@@ -11828,204 +11828,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation d’objets déformables en microfluidique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation, encapsulation et séchage : trois histoires de gouttes en microfluidique conduisant à des dynamiques complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Molle Gulliver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Fédération de la matière molle, "Mousses et émulsions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120486v1</w:t>
+                <w:t xml:space="preserve">hal-00905616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation, encapsulation et séchage : trois histoires de gouttes en microfluidique conduisant à des dynamiques complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation d’objets déformables en microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Fédération de la matière molle, "Mousses et émulsions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Molle Gulliver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905616v1</w:t>
+                <w:t xml:space="preserve">hal-01120486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few results on the fragmentation of droplets occurring in microfluidic devices</w:t>
               </w:r>
@@ -12100,2038 +12100,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Microfluidic as a tool to investigate a tip streaming phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Guemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
+              <w:t xml:space="preserve">colloids and Materials 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655483v1</w:t>
+                <w:t xml:space="preserve">hal-01003070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic as a tool to investigate a tip streaming phenomenon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Guemas</w:t>
+                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloids and Materials 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003070v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A low cost modular millifluidic toolbox for applications in chemistry, biology and material sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">5eme RBPGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703630v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost modular millifluidic toolbox for applications in chemistry, biology and material sciences</w:t>
+                <w:t xml:space="preserve">Fabrication d'émulsions multidisperses par voie microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme RBPGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">2ème rencontres émulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703712v1</w:t>
+                <w:t xml:space="preserve">hal-00703725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'émulsions multidisperses par voie microfluidique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontres émulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Pessac, France</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703725v1</w:t>
+                <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Understanding droplet traffic in microfluidic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.175</w:t>
+              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652351v1</w:t>
+                <w:t xml:space="preserve">hal-00919644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droplet traffic at a junction : dynamics of path selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620844v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled production of hierarchically large particles and emulsions using integration on line of tubular millifluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Backov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623525v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic at a junction : dynamics of path selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Droplet traffic in microfluidic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Experimental Chaos and Complexity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Models and Measurements in Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652316v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled production of hierarchically large particles and emulsions using integration on line of tubular millifluidic devices</w:t>
+                <w:t xml:space="preserve">Etude de la dynamique du traffic de gouttes dans des réseaux microfluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Backov</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR Micro et nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919358v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding droplet traffic in microfluidic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Belloul</w:t>
+                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Sessoms</w:t>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919644v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet traffic in microfluidic networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Sessoms</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Measurements in Traffic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
+              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916329v1</w:t>
+                <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique du traffic de gouttes dans des réseaux microfluidiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Sessoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR Micro et nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661117v1</w:t>
+                <w:t xml:space="preserve">hal-00652351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Solal</w:t>
+                <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un échafaudage de peptides pour fabriquer des nanotubes de silice : Une organisation très hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du Savoir 2009 : La chimie dans le nanomonde: conception, fonction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Godet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429000v1</w:t>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14173,51 +14173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14225,51 +14225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
@@ -14298,103 +14298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and properties of miniemulsions formed by microemulsions dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Polymers and Surfactants in Colloidal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.129-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14466,652 +14466,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
+                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Larraud</w:t>
+                <w:t xml:space="preserve">Clémence Larraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Andrea</w:t>
+                <w:t xml:space="preserve">Elena Palade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
+              <w:t xml:space="preserve">French MOFs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440779v1</w:t>
+                <w:t xml:space="preserve">hal-05113915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-brownian capillary suspensions: effect of shape and secondary fluid fraction on structure and rheological behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheological Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of CO2 adsorption MOF materials in porous sheets: structure/properties/performance relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Mouchaham</w:t>
+                <w:t xml:space="preserve">Effects on gas-liquid flows of the enhanced stability of bubbles in liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gouëzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French MOFs 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113915v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gas-liquid flows of the enhanced stability of bubbles in liquid mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gouëzec</w:t>
+                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Combrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101989v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bubble size on the stability of flowing liquid films in binary oil mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">Structure and properties of MOF composite sheets for CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Larraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Conference on Multiphase Flows (ICMF-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101986v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change surface wettability</w:t>
               </w:r>
@@ -15123,64 +15123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duala Puentes Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15222,90 +15222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding porous media clogging by capillaries suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Santos De Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Levaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15360,51 +15360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel millifluidic technique to generate monodisperse emulsions and study their separation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zlobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,648 +15466,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change the surface wettability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duala Puentes Rivas</w:t>
+                <w:t xml:space="preserve">Effect of the pore geometry on the foam formation at pore scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivaswan Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Flow and Transport in Pemreable Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893317v1</w:t>
+                <w:t xml:space="preserve">hal-03934000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of clogging mechanisms in porous media by Pickering emulsion droplets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destabilization of a microfluidic air thread through Marangoni's effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893322v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of a microfluidic air thread through Marangoni's effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding of clogging mechanisms in porous media by Pickering emulsion droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Beulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Levaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania, France</w:t>
+              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893302v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the pore geometry on the foam formation at pore scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Bourrel</w:t>
+                <w:t xml:space="preserve">Emulsion destruction with chemical additives from characterization with bottle tests to modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hong-Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lalanne-Aulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow and Transport in Pemreable Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Les Diablerets Conference Center in les Diablerets, Vaud, Switzerland</w:t>
+              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934000v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion destruction with chemical additives from characterization with bottle tests to modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The role of auto-emulsification of water in oil to change the surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duala Puentes Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Santanach-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passade-Boupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ECIS, European Colloid &amp; Interface Society Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
+              <w:t xml:space="preserve">JMC 2022, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893308v1</w:t>
+                <w:t xml:space="preserve">hal-03893317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of butanol on the bubble formation hysteresis in flow-focusing devices</w:t>
               </w:r>
@@ -16132,51 +16132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16329,398 +16329,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emptying of Surface Bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattéo Clerget</w:t>
+                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Algaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414148v1</w:t>
+                <w:t xml:space="preserve">hal-02330426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Structural Transitions in Mazes Built by Evaporating Drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative breakups induced by drop-to-drop interactions in one dimensional flows of drops against micro obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Salkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330426v1</w:t>
+                <w:t xml:space="preserve">hal-02330427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative breakups induced by drop-to-drop interactions in one dimensional flows of drops against micro obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmit</w:t>
+                <w:t xml:space="preserve">The Emptying of Surface Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330427v1</w:t>
+                <w:t xml:space="preserve">hal-02414148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic of droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,90 +16803,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16921,103 +16921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17039,64 +17039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafic de gouttes à une jonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Sessoms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17410,51 +17410,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282937v1</w:t>
+                <w:t xml:space="preserve">hal-05282948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput measurement of bubble coalescence times using digital millifluidics</w:t>
               </w:r>
@@ -17528,51 +17528,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282948v1</w:t>
+                <w:t xml:space="preserve">hal-05282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput measurement of bubble coalescence times using digital millifluidics</w:t>
               </w:r>
@@ -17646,51 +17646,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282921v1</w:t>
+                <w:t xml:space="preserve">hal-05282937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17845,51 +17845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Combrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klimenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passade-Boupat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05165410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes-Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bourrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guelluy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hauret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11648-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos De Pera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Levach&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Questel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01900-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klimenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hong-Quan Dinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalanne-Aulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03848" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0002348" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salkin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1930-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01548219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.063604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.3246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Maruoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1745-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.077801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02036G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00639a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4879541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02464h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc00040k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05559C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00046a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Baraban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertholle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn L. M. Salverda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20545E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.154501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Engl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.194502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.016317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2007.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM57PMJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPFHQH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.04.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0SJPBC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0273-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFDL5WZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.11.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6J0QBTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907961v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Hattori" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideharu Ushiki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.75.021504" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachibana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.03.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPJSJLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hattori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letamendia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ushiki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.01.114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRX4F3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Lachataignerais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89CN6WGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winckert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.2123127" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011501" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Nozawa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gailhanou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Raison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la048569r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XC9JPFJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1949627" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.011404" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552695v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Engl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG34TP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387191v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Masselon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018305" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.021504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551926v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.165407" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061508" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/so378-4371(02)01811-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0261085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMRBVK0Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.148305" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pru-Lestret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sciortino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cristobal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soubiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Lu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9504016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0RPJ7TXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995130" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E19DC9834ABFD3BAF6C8A88A81435C1D34F40F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241917v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236061v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gou&#235;zec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547737v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zlobin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938214v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404574v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482235v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salkin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120482v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905616v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703725v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652351v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652316v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919358v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919644v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916329v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(03)00108-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-083C486S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ebel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101989v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101986v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes Rivas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201068v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893317v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934000v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivaswan Chandrasekhar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Matt&#233;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimenko Alexandra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel Maurice" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequeux F." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330427v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706694v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282937v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282948v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282921v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Combrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klimenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passade-Boupat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15050374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guelluy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hauret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach-Carreras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11648-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05165410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes-Rivas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bourrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c09071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klimenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panizza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Beulze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos De Pera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Levach&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Questel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01900-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hong-Quan Dinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lalanne-Aulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delvert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0006881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/1790976" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c03848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0002348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Hubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene de Clermont-Gallerande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algaba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Postic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.078002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salkin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1930-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01548219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.063604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.3246" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Maruoka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1745-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.077801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02036G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00639a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4879541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02464h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc00040k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201336004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05559C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jimenez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0lc00046a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Baraban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertholle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merijn L. M. Salverda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20545E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.154501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Engl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.194502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.80.016317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tachibana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.04.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0SJPBC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.06.026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RPFHQH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Salmon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-008-0273-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DFDL5WZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.11.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6J0QBTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2007.09.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM57PMJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachibana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPJSJLC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Hattori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideharu Ushiki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.75.021504" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courbin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011501" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Lachataignerais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2006.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89CN6WGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cristobal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winckert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.2123127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hattori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letamendia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ushiki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.01.114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRX4F3K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Nozawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.011404" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1949627" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gailhanou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Raison" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la048569r" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XC9JPFJD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Engl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.01.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG34TP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Masselon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hashimoto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.165407" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.021504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551909v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061508" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.018305" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/so378-4371(02)01811-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugonnot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0261085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WMRBVK0Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.148305" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pru-Lestret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sciortino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cristobal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soubiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y. Lu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9504016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0RPJ7TXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995130" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E19DC9834ABFD3BAF6C8A88A81435C1D34F40F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236061v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gou&#235;zec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547737v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zlobin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Santanach Carreras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938214v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482227v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salkin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482235v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120482v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905616v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belloul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652316v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919358v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hany" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916329v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652351v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652376v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caelles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(03)00108-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-083C486S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113915v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Larraud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palade" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leandri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101947v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ebel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101989v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101986v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440779v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Larraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andrea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duala Puentes Rivas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201068v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201057v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivaswan Chandrasekhar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893302v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Santos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893308v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893317v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546595v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Matt&#233;o" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimenko Alexandra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel Maurice" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequeux F." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330427v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414148v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706694v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422119v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282948v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282921v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282937v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>